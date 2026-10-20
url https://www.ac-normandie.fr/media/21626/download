--- v0 (2026-06-04)
+++ v1 (2026-10-20)
@@ -12,81 +12,91 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="3BA7E678" w14:textId="4E2F46C1" w:rsidR="00EE6CAC" w:rsidRPr="00EC3B59" w:rsidRDefault="00B33F52" w:rsidP="008076E6">
+    <w:p w14:paraId="3BA7E678" w14:textId="68A4BF46" w:rsidR="00EE6CAC" w:rsidRPr="00EC3B59" w:rsidRDefault="00B33F52" w:rsidP="008076E6">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC3B59">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>FORMULAIRE DE CANDIDATURE</w:t>
       </w:r>
       <w:r w:rsidR="00681641">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2026</w:t>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="0077148F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25AFD9C3" w14:textId="74DC7694" w:rsidR="00B33F52" w:rsidRDefault="00B33F52" w:rsidP="008076E6">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC3B59">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ECHANGE </w:t>
       </w:r>
       <w:r w:rsidR="00126EF5" w:rsidRPr="00EC3B59">
@@ -149,51 +159,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Durée souhaitée</w:t>
       </w:r>
       <w:r w:rsidRPr="0093329A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0093329A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="047A1DDF" w14:textId="629776F2" w:rsidR="0093329A" w:rsidRDefault="00681641" w:rsidP="0093329A">
+    <w:p w14:paraId="047A1DDF" w14:textId="629776F2" w:rsidR="0093329A" w:rsidRDefault="0077148F" w:rsidP="0093329A">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="478349964"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0093329A">
             <w:rPr>
@@ -214,251 +224,251 @@
       </w:r>
       <w:r w:rsidR="0093329A" w:rsidRPr="0093329A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2 x 3 mois </w:t>
       </w:r>
       <w:r w:rsidR="0093329A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="0093329A" w:rsidRPr="00681641">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Brigitte Sauzay</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30DFB0FE" w14:textId="789E0A84" w:rsidR="0093329A" w:rsidRDefault="00681641" w:rsidP="0093329A">
+    <w:p w14:paraId="30DFB0FE" w14:textId="789E0A84" w:rsidR="0093329A" w:rsidRDefault="0077148F" w:rsidP="0093329A">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-41981581"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0093329A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0093329A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 x 2 mois</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00681641">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:r w:rsidRPr="00681641">
+      <w:r w:rsidR="00681641" w:rsidRPr="00681641">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>préciser la raison de ce choix</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="776E4152" w14:textId="3FC31B79" w:rsidR="0093329A" w:rsidRDefault="00681641" w:rsidP="0093329A">
+    <w:p w14:paraId="776E4152" w14:textId="3FC31B79" w:rsidR="0093329A" w:rsidRDefault="0077148F" w:rsidP="0093329A">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1137335320"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0093329A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0093329A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 x 1 mois</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00681641">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:r w:rsidRPr="00681641">
+      <w:r w:rsidR="00681641" w:rsidRPr="00681641">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pour les élèves les plus jeunes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C951E90" w14:textId="427169C1" w:rsidR="0093329A" w:rsidRPr="0093329A" w:rsidRDefault="0093329A" w:rsidP="0093329A">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="415"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0093329A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Préférence de land (votre choix ne sera peut-être pas respecté)</w:t>
       </w:r>
       <w:r w:rsidRPr="0093329A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0093329A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13F2FA77" w14:textId="563FDCA4" w:rsidR="0093329A" w:rsidRDefault="00681641" w:rsidP="0093329A">
+    <w:p w14:paraId="13F2FA77" w14:textId="563FDCA4" w:rsidR="0093329A" w:rsidRDefault="0077148F" w:rsidP="0093329A">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="415"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1584873548"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0093329A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0093329A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Basse-Saxe</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A2B7355" w14:textId="6B00524C" w:rsidR="0093329A" w:rsidRPr="0093329A" w:rsidRDefault="00681641" w:rsidP="0093329A">
+    <w:p w14:paraId="0A2B7355" w14:textId="6B00524C" w:rsidR="0093329A" w:rsidRPr="0093329A" w:rsidRDefault="0077148F" w:rsidP="0093329A">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="415"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="444963580"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0093329A">
@@ -514,51 +524,51 @@
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008076E6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Nom de famille / </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE6719">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Familienname </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4842E197" w14:textId="30EDEBB7" w:rsidR="00A63463" w:rsidRPr="008076E6" w:rsidRDefault="00681641" w:rsidP="008076E6">
+          <w:p w14:paraId="4842E197" w14:textId="30EDEBB7" w:rsidR="00A63463" w:rsidRPr="008076E6" w:rsidRDefault="0077148F" w:rsidP="008076E6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="755866193"/>
                 <w:placeholder>
                   <w:docPart w:val="F4333E4F14484C3180E5161CAD6841C3"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A63463" w:rsidRPr="008076E6">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:sz w:val="20"/>
@@ -587,51 +597,51 @@
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008076E6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Prénom usuel / </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE6719">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vorname</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48D53838" w14:textId="32788973" w:rsidR="00A63463" w:rsidRPr="008076E6" w:rsidRDefault="00681641" w:rsidP="008076E6">
+          <w:p w14:paraId="48D53838" w14:textId="32788973" w:rsidR="00A63463" w:rsidRPr="008076E6" w:rsidRDefault="0077148F" w:rsidP="008076E6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="2041398633"/>
                 <w:placeholder>
                   <w:docPart w:val="DF76C46EEDCB47EE985DADC865DA4EDA"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A63463" w:rsidRPr="008076E6">
                   <w:rPr>
@@ -654,51 +664,51 @@
           </w:tcPr>
           <w:p w14:paraId="3C7804EE" w14:textId="77777777" w:rsidR="008076E6" w:rsidRPr="008076E6" w:rsidRDefault="00A63463" w:rsidP="008076E6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008076E6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Rue / </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE6719">
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Straße </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1937C39A" w14:textId="6361FAC5" w:rsidR="00A63463" w:rsidRPr="008076E6" w:rsidRDefault="00681641" w:rsidP="008076E6">
+          <w:p w14:paraId="1937C39A" w14:textId="6361FAC5" w:rsidR="00A63463" w:rsidRPr="008076E6" w:rsidRDefault="0077148F" w:rsidP="008076E6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1982302171"/>
                 <w:placeholder>
                   <w:docPart w:val="938D8C823F304BE59027AD20C8552F15"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A63463" w:rsidRPr="008076E6">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:sz w:val="20"/>
@@ -727,51 +737,51 @@
             <w:r w:rsidRPr="008076E6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">C.P. / </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE6719">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>PLZ</w:t>
             </w:r>
             <w:r w:rsidRPr="008076E6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F2E1B53" w14:textId="2B9800B9" w:rsidR="00A63463" w:rsidRPr="008076E6" w:rsidRDefault="00681641" w:rsidP="008076E6">
+          <w:p w14:paraId="3F2E1B53" w14:textId="2B9800B9" w:rsidR="00A63463" w:rsidRPr="008076E6" w:rsidRDefault="0077148F" w:rsidP="008076E6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1431466622"/>
                 <w:placeholder>
                   <w:docPart w:val="C5228C8AFE254B05A4FC94DEB3319A80"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A63463" w:rsidRPr="008076E6">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:sz w:val="20"/>
@@ -789,51 +799,51 @@
           </w:tcPr>
           <w:p w14:paraId="77EC0033" w14:textId="77777777" w:rsidR="008076E6" w:rsidRPr="008076E6" w:rsidRDefault="00A63463" w:rsidP="008076E6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008076E6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ville / </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE6719">
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ort </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66DB10D2" w14:textId="33D0A87A" w:rsidR="00A63463" w:rsidRPr="008076E6" w:rsidRDefault="00681641" w:rsidP="008076E6">
+          <w:p w14:paraId="66DB10D2" w14:textId="33D0A87A" w:rsidR="00A63463" w:rsidRPr="008076E6" w:rsidRDefault="0077148F" w:rsidP="008076E6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-996811031"/>
                 <w:placeholder>
                   <w:docPart w:val="9D81D98B3B074D43A88E71DEDBCF9A03"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A63463" w:rsidRPr="008076E6">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:sz w:val="20"/>
@@ -1093,51 +1103,51 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">dresse mail famille / </w:t>
             </w:r>
             <w:r w:rsidR="00A63463" w:rsidRPr="00EE6719">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>E-Mail-Adresse Familie</w:t>
             </w:r>
             <w:r w:rsidR="00A63463" w:rsidRPr="00EE6719">
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39604467" w14:textId="2B886905" w:rsidR="00A63463" w:rsidRPr="008076E6" w:rsidRDefault="00681641" w:rsidP="008076E6">
+          <w:p w14:paraId="39604467" w14:textId="2B886905" w:rsidR="00A63463" w:rsidRPr="008076E6" w:rsidRDefault="0077148F" w:rsidP="008076E6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1673169257"/>
                 <w:placeholder>
                   <w:docPart w:val="69F2C8490D1C49B788A3FF395BFE50D8"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A63463" w:rsidRPr="008076E6">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:sz w:val="20"/>
@@ -1167,51 +1177,51 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Date de naissance / </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE6719">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Geburtsdatum</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE6719">
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F114045" w14:textId="2530881A" w:rsidR="00A63463" w:rsidRPr="008076E6" w:rsidRDefault="00681641" w:rsidP="008076E6">
+          <w:p w14:paraId="7F114045" w14:textId="2530881A" w:rsidR="00A63463" w:rsidRPr="008076E6" w:rsidRDefault="0077148F" w:rsidP="008076E6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1175193077"/>
                 <w:placeholder>
                   <w:docPart w:val="7A474B6793564703AC9E7250A88A72A6"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A63463" w:rsidRPr="008076E6">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:sz w:val="20"/>
@@ -1239,92 +1249,92 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Nationalité / </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE6719">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Staatsangehörigkeit</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE6719">
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53DB941F" w14:textId="51E202A5" w:rsidR="00A63463" w:rsidRPr="008076E6" w:rsidRDefault="00681641" w:rsidP="008076E6">
+          <w:p w14:paraId="53DB941F" w14:textId="51E202A5" w:rsidR="00A63463" w:rsidRPr="008076E6" w:rsidRDefault="0077148F" w:rsidP="008076E6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="544721252"/>
                 <w:placeholder>
                   <w:docPart w:val="8099E994154348A08643E725590890DD"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A63463" w:rsidRPr="008076E6">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A63463" w:rsidRPr="008076E6" w14:paraId="2E6218B8" w14:textId="77777777" w:rsidTr="00D01444">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10180" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="02F5E515" w14:textId="43389D17" w:rsidR="00A63463" w:rsidRPr="008076E6" w:rsidRDefault="00681641" w:rsidP="008076E6">
+          <w:p w14:paraId="02F5E515" w14:textId="43389D17" w:rsidR="00A63463" w:rsidRPr="008076E6" w:rsidRDefault="0077148F" w:rsidP="008076E6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="928155919"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008076E6">
                   <w:rPr>
@@ -1437,51 +1447,51 @@
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A63463" w:rsidRPr="008076E6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> divers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DD2C79" w:rsidRPr="008076E6" w14:paraId="7DE53599" w14:textId="77777777" w:rsidTr="00D01444">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10180" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5BDE6568" w14:textId="13E47F35" w:rsidR="00DD2C79" w:rsidRPr="008076E6" w:rsidRDefault="00681641" w:rsidP="008076E6">
+          <w:p w14:paraId="5BDE6568" w14:textId="13E47F35" w:rsidR="00DD2C79" w:rsidRPr="008076E6" w:rsidRDefault="0077148F" w:rsidP="008076E6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1365868516"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DD2C79" w:rsidRPr="008076E6">
                   <w:rPr>
@@ -2451,51 +2461,51 @@
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008076E6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Nom de famille / </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE6719">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Nachname </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="795B0BF1" w14:textId="52A75EC3" w:rsidR="009B58B7" w:rsidRPr="008076E6" w:rsidRDefault="00681641" w:rsidP="008076E6">
+          <w:p w14:paraId="795B0BF1" w14:textId="52A75EC3" w:rsidR="009B58B7" w:rsidRPr="008076E6" w:rsidRDefault="0077148F" w:rsidP="008076E6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="186105978"/>
                 <w:placeholder>
                   <w:docPart w:val="D702052798C34F85A08CB0B5A9C451F5"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B58B7" w:rsidRPr="008076E6">
                   <w:rPr>
@@ -2519,51 +2529,51 @@
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008076E6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Nom de famille / </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE6719">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Nachname </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34E60F6B" w14:textId="51C4878B" w:rsidR="009B58B7" w:rsidRPr="008076E6" w:rsidRDefault="00681641" w:rsidP="008076E6">
+          <w:p w14:paraId="34E60F6B" w14:textId="51C4878B" w:rsidR="009B58B7" w:rsidRPr="008076E6" w:rsidRDefault="0077148F" w:rsidP="008076E6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-886490406"/>
                 <w:placeholder>
                   <w:docPart w:val="3310623D1F3E42C6B133682B3EED4ED2"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B58B7" w:rsidRPr="008076E6">
                   <w:rPr>
@@ -2589,51 +2599,51 @@
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008076E6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Prénom / </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE6719">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Vorname </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DC7DCBE" w14:textId="7BA9D853" w:rsidR="009B58B7" w:rsidRPr="008076E6" w:rsidRDefault="00681641" w:rsidP="008076E6">
+          <w:p w14:paraId="4DC7DCBE" w14:textId="7BA9D853" w:rsidR="009B58B7" w:rsidRPr="008076E6" w:rsidRDefault="0077148F" w:rsidP="008076E6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1964188889"/>
                 <w:placeholder>
                   <w:docPart w:val="D702052798C34F85A08CB0B5A9C451F5"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B58B7" w:rsidRPr="008076E6">
                   <w:rPr>
@@ -2657,51 +2667,51 @@
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008076E6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Prénom / </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE6719">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Vorname </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="076C392C" w14:textId="5B3E65AC" w:rsidR="009B58B7" w:rsidRPr="008076E6" w:rsidRDefault="00681641" w:rsidP="008076E6">
+          <w:p w14:paraId="076C392C" w14:textId="5B3E65AC" w:rsidR="009B58B7" w:rsidRPr="008076E6" w:rsidRDefault="0077148F" w:rsidP="008076E6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1933928040"/>
                 <w:placeholder>
                   <w:docPart w:val="4C49E170384440DEA7A8FE35FFD8B606"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B58B7" w:rsidRPr="008076E6">
                   <w:rPr>
@@ -2727,51 +2737,51 @@
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008076E6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Profession / </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE6719">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Beruf </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F36A1B5" w14:textId="44194732" w:rsidR="009B58B7" w:rsidRPr="008076E6" w:rsidRDefault="00681641" w:rsidP="008076E6">
+          <w:p w14:paraId="0F36A1B5" w14:textId="44194732" w:rsidR="009B58B7" w:rsidRPr="008076E6" w:rsidRDefault="0077148F" w:rsidP="008076E6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-833599898"/>
                 <w:placeholder>
                   <w:docPart w:val="D702052798C34F85A08CB0B5A9C451F5"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B58B7" w:rsidRPr="008076E6">
                   <w:rPr>
@@ -2795,51 +2805,51 @@
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008076E6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Profession / </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE6719">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Beruf </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DE64E82" w14:textId="0EC22630" w:rsidR="009B58B7" w:rsidRPr="008076E6" w:rsidRDefault="00681641" w:rsidP="008076E6">
+          <w:p w14:paraId="3DE64E82" w14:textId="0EC22630" w:rsidR="009B58B7" w:rsidRPr="008076E6" w:rsidRDefault="0077148F" w:rsidP="008076E6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="114258512"/>
                 <w:placeholder>
                   <w:docPart w:val="35E04B8CEB3448AC950BF538232E096C"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B58B7" w:rsidRPr="008076E6">
                   <w:rPr>
@@ -3266,51 +3276,51 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Membres présents dans la famille /</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE6719">
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE6719">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Im Haushalt lebende Familienmitglieder</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="562A6FF2" w14:textId="3FFE2EC1" w:rsidR="00A22EE0" w:rsidRPr="008076E6" w:rsidRDefault="00681641" w:rsidP="008076E6">
+          <w:p w14:paraId="562A6FF2" w14:textId="3FFE2EC1" w:rsidR="00A22EE0" w:rsidRPr="008076E6" w:rsidRDefault="0077148F" w:rsidP="008076E6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2250"/>
                 <w:tab w:val="left" w:pos="4440"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="2104289026"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -3762,51 +3772,51 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Est-ce qu'une personne fume dans la famille ? / </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE6719">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Raucht eine Person Deiner Familie ?</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE6719">
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="566F69C7" w14:textId="7036737C" w:rsidR="00275486" w:rsidRPr="00EC3B59" w:rsidRDefault="00681641" w:rsidP="008076E6">
+          <w:p w14:paraId="566F69C7" w14:textId="7036737C" w:rsidR="00275486" w:rsidRPr="00EC3B59" w:rsidRDefault="0077148F" w:rsidP="008076E6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1736892260"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00275486" w:rsidRPr="008076E6">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -3956,51 +3966,51 @@
             <w:r w:rsidRPr="008076E6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Acceptes-tu un correspondant dont un des membres de la famille fume ? /</w:t>
             </w:r>
             <w:r w:rsidR="00EE6719">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE6719">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Würdest Du eine/n Partner/in akzeptieren, in deren/dessen Familie geraucht wird ?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BD624BF" w14:textId="77777777" w:rsidR="00EE6719" w:rsidRDefault="00681641" w:rsidP="008076E6">
+          <w:p w14:paraId="0BD624BF" w14:textId="77777777" w:rsidR="00EE6719" w:rsidRDefault="0077148F" w:rsidP="008076E6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-968351448"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00275486" w:rsidRPr="008076E6">
@@ -7451,51 +7461,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> important</w:t>
             </w:r>
             <w:r w:rsidRPr="008076E6">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE6719">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>wichting</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FB02866" w14:textId="38D4AB1E" w:rsidR="00C95F03" w:rsidRPr="008076E6" w:rsidRDefault="00681641" w:rsidP="008076E6">
+          <w:p w14:paraId="3FB02866" w14:textId="38D4AB1E" w:rsidR="00C95F03" w:rsidRPr="008076E6" w:rsidRDefault="0077148F" w:rsidP="008076E6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="2130814678"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C95F03" w:rsidRPr="008076E6">
@@ -7670,51 +7680,51 @@
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Les caractéristiques qui me décrivent / </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE6719">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Folgende Eigenschaften beschreiben meine Persönlichkeit</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE6719">
         <w:rPr>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D555E80" w14:textId="5BADDF6E" w:rsidR="00C95F03" w:rsidRPr="008076E6" w:rsidRDefault="00681641" w:rsidP="008076E6">
+    <w:p w14:paraId="3D555E80" w14:textId="5BADDF6E" w:rsidR="00C95F03" w:rsidRPr="008076E6" w:rsidRDefault="0077148F" w:rsidP="008076E6">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1363858665"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00617C4E" w:rsidRPr="008076E6">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -7893,51 +7903,51 @@
       <w:r w:rsidR="00C95F03" w:rsidRPr="008076E6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">timide </w:t>
       </w:r>
       <w:r w:rsidR="00617C4E" w:rsidRPr="008076E6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:r w:rsidR="00C95F03" w:rsidRPr="00EE6719">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>schüchtern</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F171EC2" w14:textId="38615C06" w:rsidR="00C95F03" w:rsidRPr="008076E6" w:rsidRDefault="00681641" w:rsidP="008076E6">
+    <w:p w14:paraId="0F171EC2" w14:textId="38615C06" w:rsidR="00C95F03" w:rsidRPr="008076E6" w:rsidRDefault="0077148F" w:rsidP="008076E6">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1544398106"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00617C4E" w:rsidRPr="008076E6">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -8113,51 +8123,51 @@
       <w:r w:rsidR="00C95F03" w:rsidRPr="008076E6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">patient </w:t>
       </w:r>
       <w:r w:rsidR="00617C4E" w:rsidRPr="008076E6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:r w:rsidR="00C95F03" w:rsidRPr="00EE6719">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>geduldig</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="576F6A02" w14:textId="52A4C8D3" w:rsidR="00C95F03" w:rsidRPr="008076E6" w:rsidRDefault="00681641" w:rsidP="008076E6">
+    <w:p w14:paraId="576F6A02" w14:textId="52A4C8D3" w:rsidR="00C95F03" w:rsidRPr="008076E6" w:rsidRDefault="0077148F" w:rsidP="008076E6">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1669680200"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00617C4E" w:rsidRPr="008076E6">
@@ -8433,51 +8443,51 @@
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008076E6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Partenaire souhaité / </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE6719">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Gewünschte/r Partner/in</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C9688D9" w14:textId="00B62C21" w:rsidR="00DD2C79" w:rsidRPr="008076E6" w:rsidRDefault="00681641" w:rsidP="008076E6">
+          <w:p w14:paraId="6C9688D9" w14:textId="00B62C21" w:rsidR="00DD2C79" w:rsidRPr="008076E6" w:rsidRDefault="0077148F" w:rsidP="008076E6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1362120496"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DD2C79" w:rsidRPr="008076E6">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -10046,58 +10056,58 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="413823619">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1766681376">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1965228266">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="825785061">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="K5gus3APjvhnBOe5QHk9cQLH9NPergudaOjQoe5pa2Xm3DcXt//TUpyDaJCnwENR13JjOmMF5AErGcDsBb0ZMA==" w:salt="bFjiacncnSMYkC4scXSRbA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="iHLhExnxAfJtMwy/3cxxv6OI6I9xhIia960EortYS73mZaWZE/hW56hoqCrfrpw7yd2OYFJ089s8Bq8O4IVE4w==" w:salt="7PLYGGT/UfzTmdwds3W8nA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="24577"/>
+    <o:shapedefaults v:ext="edit" spidmax="26625"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE6CAC"/>
     <w:rsid w:val="00035FFF"/>
     <w:rsid w:val="000535FF"/>
     <w:rsid w:val="000538B1"/>
     <w:rsid w:val="00057AB2"/>
     <w:rsid w:val="0009626B"/>
@@ -10132,134 +10142,137 @@
     <w:rsid w:val="004072D2"/>
     <w:rsid w:val="00413824"/>
     <w:rsid w:val="0042226D"/>
     <w:rsid w:val="00422D35"/>
     <w:rsid w:val="004610C7"/>
     <w:rsid w:val="0048250D"/>
     <w:rsid w:val="004B6FF2"/>
     <w:rsid w:val="004C2467"/>
     <w:rsid w:val="004F1ED2"/>
     <w:rsid w:val="0055099F"/>
     <w:rsid w:val="00594BEC"/>
     <w:rsid w:val="00596BBF"/>
     <w:rsid w:val="005C299B"/>
     <w:rsid w:val="005C4ED6"/>
     <w:rsid w:val="00603158"/>
     <w:rsid w:val="00617C4E"/>
     <w:rsid w:val="00643E65"/>
     <w:rsid w:val="0065467D"/>
     <w:rsid w:val="00654FC9"/>
     <w:rsid w:val="00661F59"/>
     <w:rsid w:val="00681641"/>
     <w:rsid w:val="006A6AE1"/>
     <w:rsid w:val="00701A61"/>
     <w:rsid w:val="00727350"/>
     <w:rsid w:val="00763DCC"/>
+    <w:rsid w:val="0077148F"/>
     <w:rsid w:val="00773C83"/>
     <w:rsid w:val="007936BF"/>
     <w:rsid w:val="00795780"/>
     <w:rsid w:val="007E13E7"/>
     <w:rsid w:val="007E4AEE"/>
     <w:rsid w:val="008076E6"/>
     <w:rsid w:val="00820902"/>
     <w:rsid w:val="00840EAB"/>
     <w:rsid w:val="00855E1E"/>
     <w:rsid w:val="0089588F"/>
     <w:rsid w:val="008A50B1"/>
     <w:rsid w:val="008C2D44"/>
     <w:rsid w:val="008C641E"/>
     <w:rsid w:val="008E5F98"/>
     <w:rsid w:val="009037FF"/>
+    <w:rsid w:val="009300AC"/>
     <w:rsid w:val="0093329A"/>
     <w:rsid w:val="009833F4"/>
     <w:rsid w:val="009912F3"/>
     <w:rsid w:val="009B58B7"/>
     <w:rsid w:val="009B69FA"/>
     <w:rsid w:val="00A22EE0"/>
     <w:rsid w:val="00A23367"/>
     <w:rsid w:val="00A54589"/>
     <w:rsid w:val="00A57119"/>
     <w:rsid w:val="00A62EE8"/>
     <w:rsid w:val="00A63463"/>
     <w:rsid w:val="00A8672A"/>
     <w:rsid w:val="00AE3CDE"/>
     <w:rsid w:val="00B018E9"/>
     <w:rsid w:val="00B267B1"/>
     <w:rsid w:val="00B305C0"/>
     <w:rsid w:val="00B33F52"/>
     <w:rsid w:val="00B50C7D"/>
     <w:rsid w:val="00B51176"/>
+    <w:rsid w:val="00BA4CCA"/>
     <w:rsid w:val="00BC2EF3"/>
     <w:rsid w:val="00C26FD0"/>
     <w:rsid w:val="00C773DE"/>
     <w:rsid w:val="00C95F03"/>
     <w:rsid w:val="00CF120B"/>
     <w:rsid w:val="00CF1CE2"/>
     <w:rsid w:val="00D03183"/>
     <w:rsid w:val="00D348EF"/>
     <w:rsid w:val="00D559BF"/>
     <w:rsid w:val="00D6570B"/>
     <w:rsid w:val="00D776B6"/>
     <w:rsid w:val="00D85003"/>
     <w:rsid w:val="00DB7AC7"/>
     <w:rsid w:val="00DD2C79"/>
     <w:rsid w:val="00E07AE5"/>
     <w:rsid w:val="00E434CA"/>
     <w:rsid w:val="00E52541"/>
     <w:rsid w:val="00E84EFA"/>
     <w:rsid w:val="00EC3B59"/>
     <w:rsid w:val="00EE6719"/>
     <w:rsid w:val="00EE6CAC"/>
     <w:rsid w:val="00EF146F"/>
     <w:rsid w:val="00F013BB"/>
     <w:rsid w:val="00F57F49"/>
     <w:rsid w:val="00F6512E"/>
     <w:rsid w:val="00F71437"/>
     <w:rsid w:val="00F75101"/>
     <w:rsid w:val="00F8262E"/>
     <w:rsid w:val="00FC47D1"/>
     <w:rsid w:val="00FD72B6"/>
     <w:rsid w:val="00FF5F3C"/>
     <w:rsid w:val="00FF7529"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="24577"/>
+    <o:shapedefaults v:ext="edit" spidmax="26625"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4D7C8811"/>
   <w15:docId w15:val="{5FDE4A67-EBF3-48A5-AA7B-789B6FEC534E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
@@ -12604,50 +12617,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CC6696"/>
+    <w:rsid w:val="009300AC"/>
     <w:rsid w:val="00B83852"/>
     <w:rsid w:val="00CC6696"/>
     <w:rsid w:val="00FF7529"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 