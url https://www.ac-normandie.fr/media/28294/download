--- v0 (2026-06-04)
+++ v1 (2026-10-19)
@@ -1,1081 +1,1196 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="page" w:horzAnchor="page" w:tblpX="3931" w:tblpY="556"/>
         <w:tblW w:w="2547" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2547"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w14:paraId="6AD061A8" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w:rsidRDefault="001E3BF7" w:rsidP="00531FE1">
+          <w:p w14:paraId="5357CFEC" w14:textId="77777777" w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w:rsidRDefault="001E3BF7" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:caps/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:caps/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Demande de positionnement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w14:paraId="32188861" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w:rsidRDefault="001E3BF7" w:rsidP="00531FE1">
+          <w:p w14:paraId="573F4A76" w14:textId="77777777" w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w:rsidRDefault="001E3BF7" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> CAP 1 an</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w14:paraId="6CBEC2B0" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w:rsidRDefault="001E3BF7" w:rsidP="00531FE1">
+          <w:p w14:paraId="7234C036" w14:textId="77777777" w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w:rsidRDefault="001E3BF7" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> CAP 3 ans</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w14:paraId="43224589" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w:rsidRDefault="001E3BF7" w:rsidP="00531FE1">
+          <w:p w14:paraId="6D3FC981" w14:textId="77777777" w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w:rsidRDefault="001E3BF7" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>ère</w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Bac Pro</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w14:paraId="68A05B0C" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w:rsidRDefault="001E3BF7" w:rsidP="00531FE1">
+          <w:p w14:paraId="14D2735C" w14:textId="77777777" w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w:rsidRDefault="001E3BF7" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Terminale Bac Pro</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w14:paraId="0F627AAE" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w:rsidRDefault="001E3BF7" w:rsidP="00531FE1">
+          <w:p w14:paraId="6AD1D843" w14:textId="77777777" w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w:rsidRDefault="001E3BF7" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Autres diplômes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00531FE1" w:rsidRPr="00531FE1" w:rsidRDefault="00531FE1" w:rsidP="00531FE1">
+    <w:p w14:paraId="50090DE5" w14:textId="77777777" w:rsidR="00531FE1" w:rsidRPr="00531FE1" w:rsidRDefault="00531FE1" w:rsidP="00531FE1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="page" w:horzAnchor="page" w:tblpX="6676" w:tblpY="331"/>
         <w:tblW w:w="3965" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="709"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w14:paraId="37E74ECF" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3965" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w:rsidRDefault="001E3BF7" w:rsidP="00531FE1">
+          <w:p w14:paraId="0666FC3C" w14:textId="77777777" w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w:rsidRDefault="001E3BF7" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date d’entrée de l’élève en formation</w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
-                <w:rStyle w:val="PlaceholderText"/>
+                <w:rStyle w:val="Textedelespacerserv"/>
               </w:rPr>
               <w:t>Cliquez ou appuyez ici pour entrer une date.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w14:paraId="54372140" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3965" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w:rsidRDefault="001E3BF7" w:rsidP="00531FE1">
+          <w:p w14:paraId="3FC719D7" w14:textId="77777777" w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w:rsidRDefault="001E3BF7" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Documents à joindre obligatoirement au dossier pour l’instruction</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w14:paraId="087C3EEC" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w:rsidRDefault="001E3BF7" w:rsidP="00531FE1">
+          <w:p w14:paraId="62036D6A" w14:textId="77777777" w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w:rsidRDefault="001E3BF7" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Copie des diplômes obtenus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w:rsidRDefault="001E3BF7" w:rsidP="00531FE1">
+          <w:p w14:paraId="38895B31" w14:textId="77777777" w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w:rsidRDefault="001E3BF7" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w14:paraId="3E6B6A24" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w:rsidRDefault="001E3BF7" w:rsidP="00531FE1">
+          <w:p w14:paraId="2186883A" w14:textId="77777777" w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w:rsidRDefault="001E3BF7" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Copies des bulletins scolaires</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w:rsidRDefault="001E3BF7" w:rsidP="00531FE1">
+          <w:p w14:paraId="4124DE28" w14:textId="77777777" w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w:rsidRDefault="001E3BF7" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w14:paraId="2AD154B6" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w:rsidRDefault="001E3BF7" w:rsidP="00531FE1">
+          <w:p w14:paraId="39D3B71A" w14:textId="77777777" w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w:rsidRDefault="001E3BF7" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Copies des attestions de stage et/ou P.F.M.P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w:rsidRDefault="001E3BF7" w:rsidP="00531FE1">
+          <w:p w14:paraId="0A2439FD" w14:textId="77777777" w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w:rsidRDefault="001E3BF7" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w14:paraId="2677E5D2" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w:rsidRDefault="001E3BF7" w:rsidP="00531FE1">
+          <w:p w14:paraId="3BAB8DA1" w14:textId="77777777" w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w:rsidRDefault="001E3BF7" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Copie de l’emploi du temps aménagé</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w:rsidRDefault="001E3BF7" w:rsidP="00531FE1">
+          <w:p w14:paraId="3F652637" w14:textId="77777777" w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w:rsidRDefault="001E3BF7" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w14:paraId="0626C8B5" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w:rsidRDefault="001E3BF7" w:rsidP="00531FE1">
+          <w:p w14:paraId="60B87AF6" w14:textId="77777777" w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w:rsidRDefault="001E3BF7" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Copie du planning des P.F.M.P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w:rsidRDefault="001E3BF7" w:rsidP="00531FE1">
+          <w:p w14:paraId="205208C2" w14:textId="77777777" w:rsidR="001E3BF7" w:rsidRPr="00531FE1" w:rsidRDefault="001E3BF7" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005F7C32" w:rsidRDefault="00531FE1">
+    <w:p w14:paraId="18EE6D25" w14:textId="698AD1CF" w:rsidR="005F7C32" w:rsidRDefault="00CE1F1F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:pict>
-[...22 lines deleted...]
-        </w:pict>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4AA68210" wp14:editId="0D9FDBED">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1343025" cy="980440"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="10" name="Image 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Image 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1343025" cy="980440"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E3BF7" w:rsidRDefault="001E3BF7">
+    <w:p w14:paraId="0DDDF06C" w14:textId="77777777" w:rsidR="001E3BF7" w:rsidRDefault="001E3BF7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E3BF7" w:rsidRDefault="001E3BF7">
+    <w:p w14:paraId="165D19C2" w14:textId="77777777" w:rsidR="001E3BF7" w:rsidRDefault="001E3BF7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E3BF7" w:rsidRDefault="001E3BF7">
+    <w:p w14:paraId="0CB1D5A3" w14:textId="77777777" w:rsidR="001E3BF7" w:rsidRDefault="001E3BF7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E3BF7" w:rsidRDefault="001E3BF7">
+    <w:p w14:paraId="1D5D7D7F" w14:textId="77777777" w:rsidR="001E3BF7" w:rsidRDefault="001E3BF7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E3BF7" w:rsidRDefault="001E3BF7">
+    <w:p w14:paraId="26A43C37" w14:textId="77777777" w:rsidR="001E3BF7" w:rsidRDefault="001E3BF7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E3BF7" w:rsidRDefault="001E3BF7">
+    <w:p w14:paraId="05A6E3F9" w14:textId="77777777" w:rsidR="001E3BF7" w:rsidRDefault="001E3BF7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E3BF7" w:rsidRDefault="00531FE1">
+    <w:p w14:paraId="6E8480B3" w14:textId="1E011B7B" w:rsidR="001E3BF7" w:rsidRDefault="00CE1F1F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:pict>
-[...27 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70D86D10" wp14:editId="64E41B88">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>363220</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>193675</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3152775" cy="299720"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="9" name="Zone de texte 9"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3152775" cy="299720"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4D70E7ED" w14:textId="77777777" w:rsidR="005F7C32" w:rsidRPr="005F7C32" w:rsidRDefault="005F7C32" w:rsidP="005F7C32">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005F7C32">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>Voie scolaire</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="70D86D10" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Zone de texte 9" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:28.6pt;margin-top:15.25pt;width:248.25pt;height:23.6pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCvpd+wIgIAAEUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2jAUfZ+0/2D5fQQotCMiVKwV0yTU&#10;VqJTn41jk2i2r2cbEvbrd+2ED3V7mvbiXOd+n3M8v2+1IgfhfA2moKPBkBJhOJS12RX0++vq02dK&#10;fGCmZAqMKOhReHq/+Phh3thcjKECVQpHsIjxeWMLWoVg8yzzvBKa+QFYYdApwWkW8Op2WelYg9W1&#10;ysbD4W3WgCutAy68x7+PnZMuUn0pBQ/PUnoRiCoozhbS6dK5jWe2mLN855itat6Pwf5hCs1qg03P&#10;pR5ZYGTv6j9K6Zo78CDDgIPOQMqai7QDbjMavttmUzEr0i4IjrdnmPz/K8ufDhv74khov0CLBKYl&#10;vF0D/+ERm6yxPu9jIqY+9xgdF22l0/GLKxBMRGyPZzxFGwjHnzej6fjubkoJR994NrsbJ8CzS7Z1&#10;PnwVoEk0CuqQrzQBO6x9iP1ZfgqJzQysaqUSZ8qQpqC3N9NhSjh7MEOZfvBu1jh1aLctpkVzC+UR&#10;F3bQacFbvqqx+Zr58MIcko+roKDDMx5SATaB3qKkAvfrb/9jPHKCXkoaFFNB/c89c4IS9c0gW7PR&#10;ZBLVly6TacSBuGvP9tpj9voBUK8jfDqWJzPGB3UypQP9hrpfxq7oYoZj74KGk/kQOonju+FiuUxB&#10;qDfLwtpsLD/xHKF9bd+Ysz3+AZl7gpPsWP6Ohi62I2K5DyDrxNEF1R531Gqirn9X8TFc31PU5fUv&#10;fgMAAP//AwBQSwMEFAAGAAgAAAAhABKNoxvfAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMjzFP&#10;wzAUhHck/oP1kNioQyrjKuSlqiJVSAiGli5sTuwmEfZziN028OsxE4ynO919V65nZ9nZTGHwhHC/&#10;yIAZar0eqEM4vG3vVsBCVKSV9WQQvkyAdXV9VapC+wvtzHkfO5ZKKBQKoY9xLDgPbW+cCgs/Gkre&#10;0U9OxSSnjutJXVK5szzPsgfu1EBpoVejqXvTfuxPDuG53r6qXZO71betn16Om/Hz8C4Qb2/mzSOw&#10;aOb4F4Zf/IQOVWJq/Il0YBZByDwlEZaZAJZ8IZYSWIMgpQRelfz/geoHAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAr6XfsCICAABFBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAEo2jG98AAAAIAQAADwAAAAAAAAAAAAAAAAB8BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="4D70E7ED" w14:textId="77777777" w:rsidR="005F7C32" w:rsidRPr="005F7C32" w:rsidRDefault="005F7C32" w:rsidP="005F7C32">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005F7C32">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>Voie scolaire</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E3BF7" w:rsidRDefault="001E3BF7">
+    <w:p w14:paraId="6C4A4A89" w14:textId="77777777" w:rsidR="001E3BF7" w:rsidRDefault="001E3BF7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0047240D" w:rsidRDefault="0047240D">
+    <w:p w14:paraId="791A5F2E" w14:textId="77777777" w:rsidR="0047240D" w:rsidRDefault="0047240D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E3BF7" w:rsidRPr="003701A1" w:rsidRDefault="001E3BF7">
+    <w:p w14:paraId="03C259D5" w14:textId="77777777" w:rsidR="001E3BF7" w:rsidRPr="003701A1" w:rsidRDefault="001E3BF7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10456"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F7C32" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="005F7C32" w:rsidRPr="00531FE1" w14:paraId="6E130206" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:trPr>
           <w:trHeight w:val="336"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="005F7C32" w:rsidRPr="00531FE1" w:rsidRDefault="005F7C32" w:rsidP="00531FE1">
+          <w:p w14:paraId="51FCE611" w14:textId="77777777" w:rsidR="005F7C32" w:rsidRPr="00531FE1" w:rsidRDefault="005F7C32" w:rsidP="00531FE1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Validation de la demande de positionnement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005F7C32" w:rsidRPr="005F7C32" w:rsidRDefault="005F7C32">
+    <w:p w14:paraId="6A4196F0" w14:textId="77777777" w:rsidR="005F7C32" w:rsidRPr="005F7C32" w:rsidRDefault="005F7C32">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3485"/>
         <w:gridCol w:w="1743"/>
         <w:gridCol w:w="1742"/>
         <w:gridCol w:w="3486"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F7C32" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="005F7C32" w:rsidRPr="00531FE1" w14:paraId="74D1FC6A" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="005F7C32" w:rsidRPr="00531FE1" w:rsidRDefault="005F7C32" w:rsidP="00531FE1">
+          <w:p w14:paraId="714871A4" w14:textId="77777777" w:rsidR="005F7C32" w:rsidRPr="00531FE1" w:rsidRDefault="005F7C32" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Demande de positionnement règlementaire</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F7C32" w:rsidRPr="00531FE1" w:rsidRDefault="005F7C32" w:rsidP="00531FE1">
+          <w:p w14:paraId="033C9578" w14:textId="77777777" w:rsidR="005F7C32" w:rsidRPr="00531FE1" w:rsidRDefault="005F7C32" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Validée par le chef d’établissement et à communiquer à </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidRPr="00531FE1">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>drf</w:t>
               </w:r>
               <w:r w:rsidR="000B46C4" w:rsidRPr="00531FE1">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>p</w:t>
               </w:r>
               <w:r w:rsidRPr="00531FE1">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>ic-positionnements-fi@ac-normandie.fr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidR="005F7C32" w:rsidRPr="00531FE1" w:rsidRDefault="005F7C32" w:rsidP="00531FE1">
+          <w:p w14:paraId="463EDDDB" w14:textId="77777777" w:rsidR="005F7C32" w:rsidRPr="00531FE1" w:rsidRDefault="005F7C32" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F7C32" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="005F7C32" w:rsidRPr="00531FE1" w14:paraId="7C9F33B8" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F76755" w:rsidRPr="00531FE1" w:rsidRDefault="005F7C32" w:rsidP="00531FE1">
+          <w:p w14:paraId="36CD67E4" w14:textId="77777777" w:rsidR="00F76755" w:rsidRPr="00531FE1" w:rsidRDefault="005F7C32" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Elève concerné </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F76755" w:rsidRPr="00531FE1" w:rsidRDefault="00F76755" w:rsidP="00531FE1">
+          <w:p w14:paraId="01177990" w14:textId="77777777" w:rsidR="00F76755" w:rsidRPr="00531FE1" w:rsidRDefault="00F76755" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F76755" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="00F76755" w:rsidRPr="00531FE1" w14:paraId="130BDBEF" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3485" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F76755" w:rsidRPr="00531FE1" w:rsidRDefault="00F76755" w:rsidP="00531FE1">
+          <w:p w14:paraId="029012B5" w14:textId="77777777" w:rsidR="00F76755" w:rsidRPr="00531FE1" w:rsidRDefault="00F76755" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nom</w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="Texte1"/>
+            <w:bookmarkStart w:id="0" w:name="Texte1"/>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -1108,114 +1223,114 @@
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="1"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F76755" w:rsidRPr="00531FE1" w:rsidRDefault="00F76755" w:rsidP="00531FE1">
+          <w:p w14:paraId="6C2A6851" w14:textId="77777777" w:rsidR="00F76755" w:rsidRPr="00531FE1" w:rsidRDefault="00F76755" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Prénom</w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="Texte2"/>
+            <w:bookmarkStart w:id="1" w:name="Texte2"/>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -1248,112 +1363,112 @@
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
+            <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3486" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F76755" w:rsidRPr="00531FE1" w:rsidRDefault="00F76755" w:rsidP="00531FE1">
+          <w:p w14:paraId="31F0DEF8" w14:textId="77777777" w:rsidR="00F76755" w:rsidRPr="00531FE1" w:rsidRDefault="00F76755" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Spécialité</w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="Texte3"/>
+            <w:bookmarkStart w:id="2" w:name="Texte3"/>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -1386,125 +1501,125 @@
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="3"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F76755" w:rsidRPr="00531FE1" w:rsidRDefault="00F76755" w:rsidP="00531FE1">
+            <w:bookmarkEnd w:id="2"/>
+          </w:p>
+          <w:p w14:paraId="00A69E19" w14:textId="77777777" w:rsidR="00F76755" w:rsidRPr="00531FE1" w:rsidRDefault="00F76755" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F76755" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="00F76755" w:rsidRPr="00531FE1" w14:paraId="7BFE8E54" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F76755" w:rsidRPr="00531FE1" w:rsidRDefault="00F76755" w:rsidP="00531FE1">
+          <w:p w14:paraId="490111CD" w14:textId="77777777" w:rsidR="00F76755" w:rsidRPr="00531FE1" w:rsidRDefault="00F76755" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Né(e) le</w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="4" w:name="Texte4"/>
+            <w:bookmarkStart w:id="3" w:name="Texte4"/>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -1537,113 +1652,113 @@
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F76755" w:rsidRPr="00531FE1" w:rsidRDefault="00F76755" w:rsidP="00531FE1">
+          <w:p w14:paraId="4914D0BB" w14:textId="77777777" w:rsidR="00F76755" w:rsidRPr="00531FE1" w:rsidRDefault="00F76755" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>A (ville et pays)</w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="5" w:name="Texte5"/>
+            <w:bookmarkStart w:id="4" w:name="Texte5"/>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -1676,447 +1791,533 @@
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F76755" w:rsidRPr="00531FE1" w:rsidRDefault="00F76755" w:rsidP="00531FE1">
+            <w:bookmarkEnd w:id="4"/>
+          </w:p>
+          <w:p w14:paraId="3E9883A1" w14:textId="77777777" w:rsidR="00F76755" w:rsidRPr="00531FE1" w:rsidRDefault="00F76755" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F7C32" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="005F7C32" w:rsidRPr="00531FE1" w14:paraId="47E7B4AA" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:trPr>
           <w:trHeight w:val="2053"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="005F7C32" w:rsidRPr="00531FE1" w:rsidRDefault="005F7C32" w:rsidP="00531FE1">
+          <w:p w14:paraId="6FA71A5C" w14:textId="77777777" w:rsidR="005F7C32" w:rsidRPr="00531FE1" w:rsidRDefault="005F7C32" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-189"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="5098"/>
               <w:gridCol w:w="5103"/>
             </w:tblGrid>
-            <w:tr w:rsidR="003701A1" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+            <w:tr w:rsidR="003701A1" w:rsidRPr="00531FE1" w14:paraId="4F8FCD3E" w14:textId="77777777" w:rsidTr="00531FE1">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5098" w:type="dxa"/>
                   <w:tcBorders>
                     <w:bottom w:val="nil"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="003701A1" w:rsidRPr="00531FE1" w:rsidRDefault="003701A1" w:rsidP="00531FE1">
+                <w:p w14:paraId="78AB2059" w14:textId="77777777" w:rsidR="003701A1" w:rsidRPr="00531FE1" w:rsidRDefault="003701A1" w:rsidP="00531FE1">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00531FE1">
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Cachet de l’établissement</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5103" w:type="dxa"/>
                   <w:tcBorders>
                     <w:bottom w:val="nil"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="003701A1" w:rsidRPr="00531FE1" w:rsidRDefault="003701A1" w:rsidP="00531FE1">
+                <w:p w14:paraId="5804E9F2" w14:textId="77777777" w:rsidR="003701A1" w:rsidRPr="00531FE1" w:rsidRDefault="003701A1" w:rsidP="00531FE1">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r w:rsidRPr="00531FE1">
                     <w:t>Date et signature du chef d’établissement</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="003701A1" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+            <w:tr w:rsidR="003701A1" w:rsidRPr="00531FE1" w14:paraId="6731D778" w14:textId="77777777" w:rsidTr="00531FE1">
               <w:trPr>
                 <w:trHeight w:val="2017"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5098" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="003701A1" w:rsidRPr="00531FE1" w:rsidRDefault="003701A1" w:rsidP="00531FE1">
+                <w:p w14:paraId="5AC1A5AE" w14:textId="77777777" w:rsidR="003701A1" w:rsidRPr="00531FE1" w:rsidRDefault="003701A1" w:rsidP="00531FE1">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w:rsidR="003701A1" w:rsidRPr="00531FE1" w:rsidRDefault="003701A1" w:rsidP="00531FE1">
+                <w:p w14:paraId="51FDDC1A" w14:textId="77777777" w:rsidR="003701A1" w:rsidRPr="00531FE1" w:rsidRDefault="003701A1" w:rsidP="00531FE1">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00531FE1">
                     <w:rPr>
-                      <w:rStyle w:val="PlaceholderText"/>
+                      <w:rStyle w:val="Textedelespacerserv"/>
                     </w:rPr>
                     <w:t>Cliquez ou appuyez ici pour entrer une date.</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="003701A1" w:rsidRPr="00531FE1" w:rsidRDefault="003701A1" w:rsidP="00531FE1">
+                <w:p w14:paraId="12F1ADC3" w14:textId="77777777" w:rsidR="003701A1" w:rsidRPr="00531FE1" w:rsidRDefault="003701A1" w:rsidP="00531FE1">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00531FE1">
                     <w:rPr>
-                      <w:rStyle w:val="PlaceholderText"/>
+                      <w:rStyle w:val="Textedelespacerserv"/>
                     </w:rPr>
                     <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="003701A1" w:rsidRPr="00531FE1" w:rsidRDefault="00531FE1" w:rsidP="00531FE1">
+                <w:p w14:paraId="5CA3BCEC" w14:textId="44209776" w:rsidR="003701A1" w:rsidRPr="00531FE1" w:rsidRDefault="00CE1F1F" w:rsidP="00531FE1">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00531FE1">
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:pict>
-[...3 lines deleted...]
-                    </w:pict>
+                    <w:drawing>
+                      <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3517308F" wp14:editId="72DDDAD2">
+                        <wp:extent cx="791210" cy="791210"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:docPr id="1" name="Image 1"/>
+                        <wp:cNvGraphicFramePr>
+                          <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                        </wp:cNvGraphicFramePr>
+                        <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="0" name="Image 1"/>
+                                <pic:cNvPicPr>
+                                  <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                </pic:cNvPicPr>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="rId9" cstate="print">
+                                  <a:extLst>
+                                    <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                      <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                    </a:ext>
+                                  </a:extLst>
+                                </a:blip>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr bwMode="auto">
+                                <a:xfrm rot="10800000" flipV="1">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="791210" cy="791210"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:noFill/>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:inline>
+                    </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5103" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="003701A1" w:rsidRPr="00531FE1" w:rsidRDefault="003701A1" w:rsidP="00531FE1">
+                <w:p w14:paraId="10939496" w14:textId="77777777" w:rsidR="003701A1" w:rsidRPr="00531FE1" w:rsidRDefault="003701A1" w:rsidP="00531FE1">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w:rsidR="003701A1" w:rsidRPr="00531FE1" w:rsidRDefault="003701A1" w:rsidP="00531FE1">
+                <w:p w14:paraId="08B7F2B9" w14:textId="77777777" w:rsidR="003701A1" w:rsidRPr="00531FE1" w:rsidRDefault="003701A1" w:rsidP="00531FE1">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00531FE1">
                     <w:rPr>
-                      <w:rStyle w:val="PlaceholderText"/>
+                      <w:rStyle w:val="Textedelespacerserv"/>
                     </w:rPr>
                     <w:t>Cliquez ou appuyez ici pour entrer une date.</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="003701A1" w:rsidRPr="00531FE1" w:rsidRDefault="003701A1" w:rsidP="00531FE1">
+                <w:p w14:paraId="13E7477A" w14:textId="77777777" w:rsidR="003701A1" w:rsidRPr="00531FE1" w:rsidRDefault="003701A1" w:rsidP="00531FE1">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00531FE1">
                     <w:rPr>
-                      <w:rStyle w:val="PlaceholderText"/>
+                      <w:rStyle w:val="Textedelespacerserv"/>
                     </w:rPr>
                     <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="003701A1" w:rsidRPr="00531FE1" w:rsidRDefault="00531FE1" w:rsidP="00531FE1">
+                <w:p w14:paraId="2AADC380" w14:textId="5766FFAE" w:rsidR="003701A1" w:rsidRPr="00531FE1" w:rsidRDefault="00CE1F1F" w:rsidP="00531FE1">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00531FE1">
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:pict>
-[...3 lines deleted...]
-                    </w:pict>
+                    <w:drawing>
+                      <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="55AEA6C7" wp14:editId="74F0DD4E">
+                        <wp:extent cx="791210" cy="791210"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:docPr id="2" name="Image 2"/>
+                        <wp:cNvGraphicFramePr>
+                          <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                        </wp:cNvGraphicFramePr>
+                        <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="0" name="Image 2"/>
+                                <pic:cNvPicPr>
+                                  <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                </pic:cNvPicPr>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="rId10" cstate="print">
+                                  <a:extLst>
+                                    <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                      <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                    </a:ext>
+                                  </a:extLst>
+                                </a:blip>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr bwMode="auto">
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="791210" cy="791210"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:noFill/>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:inline>
+                    </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w:rsidR="00F76755" w:rsidRPr="00531FE1" w:rsidRDefault="00F76755" w:rsidP="00531FE1">
+          <w:p w14:paraId="7E240BDA" w14:textId="77777777" w:rsidR="00F76755" w:rsidRPr="00531FE1" w:rsidRDefault="00F76755" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005F7C32" w:rsidRPr="009127E2" w:rsidRDefault="005F7C32">
+    <w:p w14:paraId="1F0AAB03" w14:textId="77777777" w:rsidR="005F7C32" w:rsidRPr="009127E2" w:rsidRDefault="005F7C32">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="2693"/>
         <w:gridCol w:w="6208"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F76755" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="00F76755" w:rsidRPr="00531FE1" w14:paraId="25D8B79A" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F76755" w:rsidRPr="00531FE1" w:rsidRDefault="00515F10" w:rsidP="00531FE1">
+          <w:p w14:paraId="774F4FFA" w14:textId="77777777" w:rsidR="00F76755" w:rsidRPr="00531FE1" w:rsidRDefault="00515F10" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Avis du corps d’inspection</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00515F10" w:rsidRPr="00531FE1" w:rsidRDefault="00515F10" w:rsidP="00531FE1">
+          <w:p w14:paraId="38BC2B5F" w14:textId="77777777" w:rsidR="00515F10" w:rsidRPr="00531FE1" w:rsidRDefault="00515F10" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00515F10" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="00515F10" w:rsidRPr="00531FE1" w14:paraId="4D89428A" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00515F10" w:rsidRPr="00531FE1" w:rsidRDefault="00515F10" w:rsidP="00531FE1">
+          <w:p w14:paraId="06084B7E" w14:textId="77777777" w:rsidR="00515F10" w:rsidRPr="00531FE1" w:rsidRDefault="00515F10" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Dossier incomplet </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003701A1" w:rsidRPr="00531FE1" w:rsidRDefault="003701A1" w:rsidP="00531FE1">
-[...9 lines deleted...]
-          <w:p w:rsidR="003701A1" w:rsidRPr="00531FE1" w:rsidRDefault="003701A1" w:rsidP="00531FE1">
+          <w:p w14:paraId="0744CB43" w14:textId="77777777" w:rsidR="003701A1" w:rsidRPr="00531FE1" w:rsidRDefault="003701A1" w:rsidP="00531FE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75367C70" w14:textId="77777777" w:rsidR="003701A1" w:rsidRPr="00531FE1" w:rsidRDefault="003701A1" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Appréciations éventuelles</w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
@@ -2208,118 +2409,118 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6208" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00515F10" w:rsidRPr="00531FE1" w:rsidRDefault="00515F10" w:rsidP="00531FE1">
+          <w:p w14:paraId="4650D03F" w14:textId="77777777" w:rsidR="00515F10" w:rsidRPr="00531FE1" w:rsidRDefault="00515F10" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date et signature</w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
-                <w:rStyle w:val="PlaceholderText"/>
+                <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cliquez ou appuyez ici pour entrer une date.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009127E2" w:rsidRPr="00531FE1" w:rsidRDefault="00515F10" w:rsidP="00531FE1">
+          <w:p w14:paraId="2551C898" w14:textId="2CF1E2B3" w:rsidR="009127E2" w:rsidRPr="00531FE1" w:rsidRDefault="00515F10" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="Texte8"/>
+            <w:bookmarkStart w:id="5" w:name="Texte8"/>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -2352,177 +2553,220 @@
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="5"/>
             <w:r w:rsidR="003701A1" w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00531FE1" w:rsidRPr="00531FE1">
-[...10 lines deleted...]
-              </w:pict>
+            <w:r w:rsidR="00CE1F1F" w:rsidRPr="00531FE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="28410F6A" wp14:editId="2B9FCFC1">
+                  <wp:extent cx="501015" cy="501015"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="3" name="Image 3"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Image 3"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId11" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="501015" cy="501015"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00515F10" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="00515F10" w:rsidRPr="00531FE1" w14:paraId="538CDF08" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00515F10" w:rsidRPr="00531FE1" w:rsidRDefault="00515F10" w:rsidP="00531FE1">
-[...9 lines deleted...]
-          <w:p w:rsidR="003701A1" w:rsidRPr="00531FE1" w:rsidRDefault="003701A1" w:rsidP="00531FE1">
+          <w:p w14:paraId="25CA8160" w14:textId="77777777" w:rsidR="00515F10" w:rsidRPr="00531FE1" w:rsidRDefault="00515F10" w:rsidP="00531FE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="64D20029" w14:textId="77777777" w:rsidR="003701A1" w:rsidRPr="00531FE1" w:rsidRDefault="003701A1" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003701A1" w:rsidRPr="00531FE1" w:rsidRDefault="003701A1" w:rsidP="00531FE1">
+          <w:p w14:paraId="675D1F40" w14:textId="77777777" w:rsidR="003701A1" w:rsidRPr="00531FE1" w:rsidRDefault="003701A1" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6208" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00515F10" w:rsidRPr="00531FE1" w:rsidRDefault="00515F10" w:rsidP="00531FE1">
+          <w:p w14:paraId="7A84CBD7" w14:textId="77777777" w:rsidR="00515F10" w:rsidRPr="00531FE1" w:rsidRDefault="00515F10" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nom de l’IEN</w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="7" w:name="Texte9"/>
+            <w:bookmarkStart w:id="6" w:name="Texte9"/>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -2555,228 +2799,228 @@
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00515F10" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="00515F10" w:rsidRPr="00531FE1" w14:paraId="01DC0D2A" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00515F10" w:rsidRPr="00531FE1" w:rsidRDefault="003701A1" w:rsidP="00531FE1">
+          <w:p w14:paraId="5E550D59" w14:textId="77777777" w:rsidR="00515F10" w:rsidRPr="00531FE1" w:rsidRDefault="003701A1" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidR="00515F10" w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Favorable</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A62DF" w:rsidRPr="00531FE1" w:rsidRDefault="000A62DF" w:rsidP="00531FE1">
+          <w:p w14:paraId="7FEDE832" w14:textId="77777777" w:rsidR="000A62DF" w:rsidRPr="00531FE1" w:rsidRDefault="000A62DF" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00515F10" w:rsidRPr="00531FE1" w:rsidRDefault="00515F10" w:rsidP="00531FE1">
+          <w:p w14:paraId="64F1B056" w14:textId="77777777" w:rsidR="00515F10" w:rsidRPr="00531FE1" w:rsidRDefault="00515F10" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Défavorable </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A62DF" w:rsidRPr="00531FE1" w:rsidRDefault="000A62DF" w:rsidP="00531FE1">
+          <w:p w14:paraId="2706BBEB" w14:textId="77777777" w:rsidR="000A62DF" w:rsidRPr="00531FE1" w:rsidRDefault="000A62DF" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6208" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00515F10" w:rsidRPr="00531FE1" w:rsidRDefault="00515F10" w:rsidP="00531FE1">
+          <w:p w14:paraId="4863F6B2" w14:textId="77777777" w:rsidR="00515F10" w:rsidRPr="00531FE1" w:rsidRDefault="00515F10" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date et signature</w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
-                <w:rStyle w:val="PlaceholderText"/>
+                <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cliquez ou appuyez ici pour entrer une date.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009127E2" w:rsidRPr="00531FE1" w:rsidRDefault="00515F10" w:rsidP="00531FE1">
+          <w:p w14:paraId="3DFBD9B7" w14:textId="0FE8B993" w:rsidR="009127E2" w:rsidRPr="00531FE1" w:rsidRDefault="00515F10" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="8" w:name="Texte10"/>
+            <w:bookmarkStart w:id="7" w:name="Texte10"/>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -2809,135 +3053,178 @@
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkEnd w:id="7"/>
             <w:r w:rsidR="003701A1" w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00531FE1" w:rsidRPr="00531FE1">
-[...10 lines deleted...]
-              </w:pict>
+            <w:r w:rsidR="00CE1F1F" w:rsidRPr="00531FE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="62F9174B" wp14:editId="3EFD2106">
+                  <wp:extent cx="562610" cy="562610"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="4" name="Image 4"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Image 4"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId12" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="562610" cy="562610"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00515F10" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="00515F10" w:rsidRPr="00531FE1" w14:paraId="4210B4F5" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00515F10" w:rsidRPr="00531FE1" w:rsidRDefault="003701A1" w:rsidP="00531FE1">
+          <w:p w14:paraId="71F1A2E7" w14:textId="77777777" w:rsidR="00515F10" w:rsidRPr="00531FE1" w:rsidRDefault="003701A1" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Appréciations éventuelles</w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="Texte7"/>
+            <w:bookmarkStart w:id="8" w:name="Texte7"/>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -2970,111 +3257,111 @@
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6208" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009127E2" w:rsidRPr="00531FE1" w:rsidRDefault="00515F10" w:rsidP="00531FE1">
+          <w:p w14:paraId="5E035CEC" w14:textId="77777777" w:rsidR="009127E2" w:rsidRPr="00531FE1" w:rsidRDefault="00515F10" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nom de l’IEN</w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="10" w:name="Texte11"/>
+            <w:bookmarkStart w:id="9" w:name="Texte11"/>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -3107,569 +3394,731 @@
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F76755" w:rsidRPr="003701A1" w:rsidRDefault="00F76755">
+    <w:p w14:paraId="15FAF213" w14:textId="77777777" w:rsidR="00F76755" w:rsidRPr="003701A1" w:rsidRDefault="00F76755">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3485"/>
         <w:gridCol w:w="3485"/>
         <w:gridCol w:w="3486"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009127E2" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="009127E2" w:rsidRPr="00531FE1" w14:paraId="475D2C51" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009127E2" w:rsidRPr="00531FE1" w:rsidRDefault="009127E2" w:rsidP="00531FE1">
+          <w:p w14:paraId="572578ED" w14:textId="77777777" w:rsidR="009127E2" w:rsidRPr="00531FE1" w:rsidRDefault="009127E2" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Décision du recteur</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009127E2" w:rsidRPr="00531FE1" w:rsidRDefault="00870FA3" w:rsidP="00531FE1">
+          <w:p w14:paraId="539CF483" w14:textId="20FBCB74" w:rsidR="009127E2" w:rsidRPr="00531FE1" w:rsidRDefault="00870FA3" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">pour Madame la Rectrice par délégation le chef de division </w:t>
+              <w:t>pour Madame la Rectrice par délégation l</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE1F1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00531FE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> chef</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE1F1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>fe</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00531FE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de division </w:t>
             </w:r>
             <w:r w:rsidR="00F20429" w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>des examens et concours</w:t>
             </w:r>
-            <w:r w:rsidRPr="00531FE1">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> Laurent Mussard</w:t>
+            <w:r w:rsidR="00CE1F1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Françoise LAY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009127E2" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="009127E2" w:rsidRPr="00531FE1" w14:paraId="43D0ECF8" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3485" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009127E2" w:rsidRPr="00531FE1" w:rsidRDefault="009127E2" w:rsidP="00531FE1">
+          <w:p w14:paraId="5C79FA63" w14:textId="77777777" w:rsidR="009127E2" w:rsidRPr="00531FE1" w:rsidRDefault="009127E2" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:t xml:space="preserve"> Favorable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3485" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009127E2" w:rsidRPr="00531FE1" w:rsidRDefault="009127E2" w:rsidP="00531FE1">
+          <w:p w14:paraId="4E87956F" w14:textId="77777777" w:rsidR="009127E2" w:rsidRPr="00531FE1" w:rsidRDefault="009127E2" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:t xml:space="preserve"> Défavorable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3486" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009127E2" w:rsidRPr="00531FE1" w:rsidRDefault="009127E2" w:rsidP="00531FE1">
+          <w:p w14:paraId="427CABA0" w14:textId="77777777" w:rsidR="009127E2" w:rsidRPr="00531FE1" w:rsidRDefault="009127E2" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:t xml:space="preserve">Date : </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
-                <w:rStyle w:val="PlaceholderText"/>
+                <w:rStyle w:val="Textedelespacerserv"/>
               </w:rPr>
               <w:t>Cliquez ou appuyez ici pour entrer une date.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009127E2" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="009127E2" w:rsidRPr="00531FE1" w14:paraId="7FC8BDD4" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:trPr>
           <w:trHeight w:val="1089"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009127E2" w:rsidRPr="00531FE1" w:rsidRDefault="009127E2" w:rsidP="00531FE1">
+          <w:p w14:paraId="411FC9C0" w14:textId="77777777" w:rsidR="009127E2" w:rsidRPr="00531FE1" w:rsidRDefault="009127E2" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="009127E2" w:rsidRPr="00531FE1" w:rsidRDefault="009127E2" w:rsidP="00531FE1">
+          <w:p w14:paraId="7B8B948D" w14:textId="77777777" w:rsidR="009127E2" w:rsidRPr="00531FE1" w:rsidRDefault="009127E2" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:t xml:space="preserve">Signature : </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="11" w:name="Texte12"/>
+            <w:bookmarkStart w:id="10" w:name="Texte12"/>
             <w:r w:rsidRPr="00531FE1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="003701A1" w:rsidRPr="00531FE1" w:rsidRDefault="00531FE1" w:rsidP="00531FE1">
+            <w:bookmarkEnd w:id="10"/>
+          </w:p>
+          <w:p w14:paraId="34CEE234" w14:textId="23CE6DAB" w:rsidR="003701A1" w:rsidRPr="00531FE1" w:rsidRDefault="00CE1F1F" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1361"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00AC4143">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:pict>
-[...3 lines deleted...]
-              </w:pict>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="08FF8485" wp14:editId="40B2BB76">
+                  <wp:extent cx="483870" cy="483870"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="5" name="Image 6"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Image 6"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId13" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="483870" cy="483870"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0067215D" w:rsidRDefault="00531FE1">
+    <w:p w14:paraId="53275F28" w14:textId="3F26CA14" w:rsidR="0067215D" w:rsidRDefault="00CE1F1F">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:pict>
-[...30 lines deleted...]
-        </w:pict>
+        <w:lastRenderedPageBreak/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39DCE311" wp14:editId="79DA1A10">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1229360</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>73660</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4133215" cy="358140"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="8" name="Zone de texte 8"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4133215" cy="358140"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="29FA99C9" w14:textId="77777777" w:rsidR="00C931DB" w:rsidRPr="0047240D" w:rsidRDefault="00C931DB" w:rsidP="00C931DB">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:caps/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0047240D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:caps/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Le candidat</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="39DCE311" id="Zone de texte 8" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:96.8pt;margin-top:5.8pt;width:325.45pt;height:28.2pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH9kK7KAIAAEwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1v2yAUfZ+0/4B4Xxzno2utOFXWKtOk&#10;qK2UTn0mGGJrmMuAxM5+/S7YTqJuT9NeMHC/zzl4cd/WihyFdRXonKajMSVCcygqvc/p99f1p1tK&#10;nGe6YAq0yOlJOHq//Phh0ZhMTKAEVQhLMIl2WWNyWnpvsiRxvBQ1cyMwQqNRgq2Zx6PdJ4VlDWav&#10;VTIZj2+SBmxhLHDhHN4+dka6jPmlFNw/S+mEJyqn2JuPq43rLqzJcsGyvWWmrHjfBvuHLmpWaSx6&#10;TvXIPCMHW/2Rqq64BQfSjzjUCUhZcRFnwGnS8btptiUzIs6C4Dhzhsn9v7T86bg1L5b49gu0SGAc&#10;wpkN8B8OsUka47LeJ2DqMofeYdBW2jp8cQSCgYjt6YynaD3heDlLp9NJOqeEo206v01nEfDkEm2s&#10;818F1CRscmqRr9gBO26cD/VZNriEYhrWlVKRM6VJk9Ob6XwcA84WjFC6b7zrNXTt211LqiIMiNHh&#10;ZgfFCee20EnCGb6usIcNc/6FWdQAToS69s+4SAVYC/odJSXYX3+7D/5IDVopaVBTOXU/D8wKStQ3&#10;jaTdpTNEgPh4mM0/T/Bgry27a4s+1A+Ask3xBRket8Hfq2ErLdRvKP9VqIompjnWzqkftg++Uzo+&#10;Hy5Wq+iEsjPMb/TW8IHugPBr+8as6WnwSOATDOpj2Ts2Ot+Oj9XBg6wiVRdUe/hRspHB/nmFN3F9&#10;jl6Xn8DyNwAAAP//AwBQSwMEFAAGAAgAAAAhAOt0ucTgAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj09Lw0AQxe+C32EZwZvdtLYhxmxKCRRB9NDai7dJdpoE90/Mbtvop3c86Wnm8R5vflOsJ2vE&#10;mcbQe6dgPktAkGu87l2r4PC2vctAhIhOo/GOFHxRgHV5fVVgrv3F7ei8j63gEhdyVNDFOORShqYj&#10;i2HmB3LsHf1oMbIcW6lHvHC5NXKRJKm02Du+0OFAVUfNx/5kFTxX21fc1QubfZvq6eW4GT4P7yul&#10;bm+mzSOISFP8C8MvPqNDyUy1PzkdhGH9cJ9ylJc5Tw5ky+UKRK0gzRKQZSH/f1D+AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAMf2QrsoAgAATAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOt0ucTgAAAACQEAAA8AAAAAAAAAAAAAAAAAggQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACPBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="29FA99C9" w14:textId="77777777" w:rsidR="00C931DB" w:rsidRPr="0047240D" w:rsidRDefault="00C931DB" w:rsidP="00C931DB">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:caps/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0047240D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:caps/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Le candidat</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009127E2" w:rsidRDefault="009127E2"/>
-    <w:p w:rsidR="00C931DB" w:rsidRPr="000A62DF" w:rsidRDefault="00C931DB" w:rsidP="000A62DF">
+    <w:p w14:paraId="287A6629" w14:textId="77777777" w:rsidR="009127E2" w:rsidRDefault="009127E2"/>
+    <w:p w14:paraId="7AAE0A8F" w14:textId="77777777" w:rsidR="00C931DB" w:rsidRPr="000A62DF" w:rsidRDefault="00C931DB" w:rsidP="000A62DF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10632" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10632"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C931DB" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="00C931DB" w:rsidRPr="00531FE1" w14:paraId="562D59BA" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C931DB" w:rsidRPr="00531FE1" w:rsidRDefault="00C931DB" w:rsidP="00531FE1">
+          <w:p w14:paraId="01D7FDB9" w14:textId="77777777" w:rsidR="00C931DB" w:rsidRPr="00531FE1" w:rsidRDefault="00C931DB" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Demande de l’élève – à renseigner par l’élève ou par son représentant légal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C931DB" w:rsidRPr="003E389B" w:rsidRDefault="00C931DB" w:rsidP="00C931DB">
+    <w:p w14:paraId="24D82544" w14:textId="77777777" w:rsidR="00C931DB" w:rsidRPr="003E389B" w:rsidRDefault="00C931DB" w:rsidP="00C931DB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C931DB" w:rsidRPr="006F4EA7" w:rsidRDefault="006F4EA7" w:rsidP="006F4EA7">
+    <w:p w14:paraId="131A7361" w14:textId="77777777" w:rsidR="00C931DB" w:rsidRPr="006F4EA7" w:rsidRDefault="006F4EA7" w:rsidP="006F4EA7">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F4EA7">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Parcours scolaire suivi (antérieur à l’année en cours)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10485" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2614"/>
         <w:gridCol w:w="4469"/>
         <w:gridCol w:w="3402"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006F4EA7" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="006F4EA7" w:rsidRPr="00531FE1" w14:paraId="4D0C64F5" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2614" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="006F4EA7" w:rsidRPr="00531FE1" w:rsidRDefault="006F4EA7" w:rsidP="00531FE1">
+          <w:p w14:paraId="78C90343" w14:textId="77777777" w:rsidR="006F4EA7" w:rsidRPr="00531FE1" w:rsidRDefault="006F4EA7" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Année Scolaire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4469" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="006F4EA7" w:rsidRPr="00531FE1" w:rsidRDefault="006F4EA7" w:rsidP="00531FE1">
+          <w:p w14:paraId="528F15ED" w14:textId="77777777" w:rsidR="006F4EA7" w:rsidRPr="00531FE1" w:rsidRDefault="006F4EA7" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Etablissement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="006F4EA7" w:rsidRPr="00531FE1" w:rsidRDefault="006F4EA7" w:rsidP="00531FE1">
+          <w:p w14:paraId="56491736" w14:textId="77777777" w:rsidR="006F4EA7" w:rsidRPr="00531FE1" w:rsidRDefault="006F4EA7" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Classe/Spécialité</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w14:paraId="32B4E6E1" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2614" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
+          <w:p w14:paraId="6F89EBE2" w14:textId="77777777" w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte18"/>
@@ -3843,51 +4292,51 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4469" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
+          <w:p w14:paraId="192B37FD" w14:textId="77777777" w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -3951,51 +4400,51 @@
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
+          <w:p w14:paraId="2A0F9431" w14:textId="77777777" w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -4054,61 +4503,61 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w14:paraId="21A019E6" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2614" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
+          <w:p w14:paraId="610A1FBA" w14:textId="77777777" w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte18"/>
@@ -4279,51 +4728,51 @@
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4469" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
+          <w:p w14:paraId="5C70022D" w14:textId="77777777" w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -4387,51 +4836,51 @@
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
+          <w:p w14:paraId="50106FDC" w14:textId="77777777" w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -4490,61 +4939,61 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w14:paraId="03A2CA66" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2614" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
+          <w:p w14:paraId="160E5144" w14:textId="77777777" w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte18"/>
@@ -4715,51 +5164,51 @@
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4469" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
+          <w:p w14:paraId="3E5066D5" w14:textId="77777777" w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -4823,51 +5272,51 @@
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
+          <w:p w14:paraId="2D85DE02" w14:textId="77777777" w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -4926,61 +5375,61 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="00987A28" w:rsidRPr="00531FE1" w14:paraId="4AF34260" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2614" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="173B4C1A" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte18"/>
@@ -5151,51 +5600,51 @@
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4469" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="58E338E4" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -5259,51 +5708,51 @@
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="200A6C8E" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -5363,260 +5812,260 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C931DB" w:rsidRPr="003E389B" w:rsidRDefault="00C931DB">
+    <w:p w14:paraId="71463EF4" w14:textId="77777777" w:rsidR="00C931DB" w:rsidRPr="003E389B" w:rsidRDefault="00C931DB">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C931DB" w:rsidRPr="00D12FCB" w:rsidRDefault="006F4EA7" w:rsidP="006F4EA7">
+    <w:p w14:paraId="2EEA0DEE" w14:textId="77777777" w:rsidR="00C931DB" w:rsidRPr="00D12FCB" w:rsidRDefault="006F4EA7" w:rsidP="006F4EA7">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D12FCB">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Diplômes, habilitation* et/ou titres préparés ou obtenus </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2614"/>
         <w:gridCol w:w="1067"/>
         <w:gridCol w:w="3969"/>
         <w:gridCol w:w="2806"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w14:paraId="6C2380FA" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2614" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
+          <w:p w14:paraId="64251D87" w14:textId="77777777" w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Intitulé du diplôme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1067" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
+          <w:p w14:paraId="7EEABB7A" w14:textId="77777777" w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Session</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
+          <w:p w14:paraId="0E2725B1" w14:textId="77777777" w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Résultats</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2806" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
+          <w:p w14:paraId="0EDDC036" w14:textId="77777777" w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Si partiellement obtenu, bénéfices d’épreuves ou d’unités</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w14:paraId="47E910A9" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2614" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
+          <w:p w14:paraId="2917DADA" w14:textId="77777777" w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Intitulé</w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="12" w:name="Texte15"/>
+            <w:bookmarkStart w:id="11" w:name="Texte15"/>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -5649,83 +6098,83 @@
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1067" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
+          <w:p w14:paraId="1333A38E" w14:textId="77777777" w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="13" w:name="Texte18"/>
+            <w:bookmarkStart w:id="12" w:name="Texte18"/>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -5758,143 +6207,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
+          <w:p w14:paraId="3F164791" w14:textId="77777777" w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Diplôme présenté et obtenu en totalité </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
+          <w:p w14:paraId="54C45C5E" w14:textId="77777777" w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Diplôme présenté et partiellement obtenu</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
+          <w:p w14:paraId="0C18620F" w14:textId="77777777" w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Diplôme préparé mais non présenté </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2806" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
+          <w:p w14:paraId="1E76A01C" w14:textId="77777777" w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -5953,105 +6402,105 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w14:paraId="2BCF0997" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2614" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
+          <w:p w14:paraId="53310FF7" w14:textId="77777777" w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Intitulé</w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="14" w:name="Texte16"/>
+            <w:bookmarkStart w:id="13" w:name="Texte16"/>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -6084,59 +6533,59 @@
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="14"/>
+            <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1067" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
+          <w:p w14:paraId="1C3E5824" w14:textId="77777777" w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -6199,135 +6648,135 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
+          <w:p w14:paraId="1EC815A7" w14:textId="77777777" w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Diplôme présenté et obtenu en totalité </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
+          <w:p w14:paraId="7CF36076" w14:textId="77777777" w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Diplôme présenté et partiellement obtenu</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
+          <w:p w14:paraId="1FC882EF" w14:textId="77777777" w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Diplôme préparé mais non présenté</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2806" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
+          <w:p w14:paraId="6A53CC3C" w14:textId="77777777" w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -6386,105 +6835,105 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w14:paraId="248A6140" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2614" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
+          <w:p w14:paraId="40AFBFFF" w14:textId="77777777" w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Intitulé</w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="Texte17"/>
+            <w:bookmarkStart w:id="14" w:name="Texte17"/>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -6517,59 +6966,59 @@
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="14"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1067" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
+          <w:p w14:paraId="316560D2" w14:textId="77777777" w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -6632,135 +7081,135 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
+          <w:p w14:paraId="19402132" w14:textId="77777777" w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Diplôme présenté et obtenu en totalité </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
+          <w:p w14:paraId="4C464AE3" w14:textId="77777777" w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Diplôme présenté et partiellement obtenu</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
+          <w:p w14:paraId="3FB3CA7F" w14:textId="77777777" w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Diplôme préparé mais non présenté</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2806" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
+          <w:p w14:paraId="6F6C306B" w14:textId="77777777" w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -6820,205 +7269,205 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C931DB" w:rsidRPr="00D12FCB" w:rsidRDefault="00D12FCB">
+    <w:p w14:paraId="6BC188C6" w14:textId="77777777" w:rsidR="00C931DB" w:rsidRPr="00D12FCB" w:rsidRDefault="00D12FCB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D12FCB">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>*CACES, SST, Habilitation électrique, PRAP, R.408, …</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C931DB" w:rsidRPr="000A62DF" w:rsidRDefault="00C931DB">
+    <w:p w14:paraId="7AA8FA6E" w14:textId="77777777" w:rsidR="00C931DB" w:rsidRPr="000A62DF" w:rsidRDefault="00C931DB">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C931DB" w:rsidRPr="00D12FCB" w:rsidRDefault="00D12FCB" w:rsidP="00D12FCB">
+    <w:p w14:paraId="3F9C3A62" w14:textId="77777777" w:rsidR="00C931DB" w:rsidRPr="00D12FCB" w:rsidRDefault="00D12FCB" w:rsidP="00D12FCB">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D12FCB">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Stages ou période de formation en milieu professionnel (P.F.M.P) réalisés</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3485"/>
         <w:gridCol w:w="3598"/>
         <w:gridCol w:w="3373"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w14:paraId="6A113BC6" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3485" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
+          <w:p w14:paraId="67789525" w14:textId="77777777" w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Entreprise concernée (nom + commune + secteur d’activité)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3598" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
+          <w:p w14:paraId="17FE9A97" w14:textId="77777777" w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Activités professionnelles réalisées</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3373" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
+          <w:p w14:paraId="1D7D46C9" w14:textId="77777777" w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Durée en semaines</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w14:paraId="3F280F23" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3485" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
+          <w:p w14:paraId="322F01F5" w14:textId="77777777" w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -7076,51 +7525,51 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3598" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
+          <w:p w14:paraId="506AE47A" w14:textId="77777777" w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -7178,51 +7627,51 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3373" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
+          <w:p w14:paraId="2FCBF94F" w14:textId="77777777" w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -7276,60 +7725,60 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w14:paraId="7F9FAED8" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3485" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
+          <w:p w14:paraId="7ED97778" w14:textId="77777777" w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -7387,51 +7836,51 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3598" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
+          <w:p w14:paraId="77C93AEA" w14:textId="77777777" w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -7489,51 +7938,51 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3373" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
+          <w:p w14:paraId="7DE61AD1" w14:textId="77777777" w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -7587,60 +8036,60 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w14:paraId="5D7081F0" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3485" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
+          <w:p w14:paraId="2C039C77" w14:textId="77777777" w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -7698,51 +8147,51 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3598" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
+          <w:p w14:paraId="21964EC9" w14:textId="77777777" w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -7800,51 +8249,51 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3373" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
+          <w:p w14:paraId="1E59286C" w14:textId="77777777" w:rsidR="00D12FCB" w:rsidRPr="00531FE1" w:rsidRDefault="00D12FCB" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -7899,548 +8348,634 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0067215D" w:rsidRDefault="0067215D">
+    <w:p w14:paraId="4035B1B3" w14:textId="77777777" w:rsidR="0067215D" w:rsidRDefault="0067215D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0067215D" w:rsidRDefault="0067215D">
+    <w:p w14:paraId="66EEEDE0" w14:textId="77777777" w:rsidR="0067215D" w:rsidRDefault="0067215D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C931DB" w:rsidRPr="000A62DF" w:rsidRDefault="00C931DB">
+    <w:p w14:paraId="7728A002" w14:textId="77777777" w:rsidR="00C931DB" w:rsidRPr="000A62DF" w:rsidRDefault="00C931DB">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C931DB" w:rsidRDefault="00531FE1">
+    <w:p w14:paraId="6C8F73AC" w14:textId="5F0DA7AC" w:rsidR="00C931DB" w:rsidRDefault="00CE1F1F">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:pict>
-[...30 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69FFDE83" wp14:editId="1B7E8053">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1140460</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-257175</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4133215" cy="358140"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="7" name="Zone de texte 7"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4133215" cy="358140"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="76E16A2A" w14:textId="77777777" w:rsidR="00E3727A" w:rsidRPr="0047240D" w:rsidRDefault="00AD322B" w:rsidP="00E3727A">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:caps/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0047240D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:caps/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>L’equipe pédagogique</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="69FFDE83" id="Zone de texte 7" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:89.8pt;margin-top:-20.25pt;width:325.45pt;height:28.2pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHJuMfKgIAAEwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1v2yAUfZ+0/4B4Xxzno2utOFXWKtOk&#10;qK2UTn0mGGJrmMuAxM5+/S7YTqJuT9Ne8IV7uR/nHLy4b2tFjsK6CnRO09GYEqE5FJXe5/T76/rT&#10;LSXOM10wBVrk9CQcvV9+/LBoTCYmUIIqhCWYRLusMTktvTdZkjheipq5ERih0SnB1szj1u6TwrIG&#10;s9cqmYzHN0kDtjAWuHAOTx87J13G/FIK7p+ldMITlVPszcfVxnUX1mS5YNneMlNWvG+D/UMXNas0&#10;Fj2nemSekYOt/khVV9yCA+lHHOoEpKy4iDPgNOn43TTbkhkRZ0FwnDnD5P5fWv503JoXS3z7BVok&#10;MA7hzAb4D4fYJI1xWR8TMHWZw+gwaCttHb44AsGLiO3pjKdoPeF4OEun00k6p4Sjbzq/TWcR8ORy&#10;21jnvwqoSTByapGv2AE7bpwP9Vk2hIRiGtaVUpEzpUmT05vpfBwvnD14Q+m+8a7X0LVvdy2pipxO&#10;AuPhZAfFCee20EnCGb6usIcNc/6FWdQAToS69s+4SAVYC3qLkhLsr7+dh3ikBr2UNKipnLqfB2YF&#10;JeqbRtLu0hkiQHzczOafJ7ix157dtUcf6gdA2ab4ggyPZoj3ajClhfoN5b8KVdHFNMfaOfWD+eA7&#10;pePz4WK1ikEoO8P8Rm8NH+gOCL+2b8yangaPBD7BoD6WvWOji+34WB08yCpSdUG1hx8lGxnsn1d4&#10;E9f7GHX5CSx/AwAA//8DAFBLAwQUAAYACAAAACEAYoGxZeEAAAAKAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQU/CQBCF7yb+h82YeIOtaLHUbglpQkyMHkAu3qbdpW3sztbuApVfz3DS27y8L2/ey5aj&#10;7cTRDL51pOBhGoEwVDndUq1g97meJCB8QNLYOTIKfo2HZX57k2Gq3Yk25rgNteAQ8ikqaELoUyl9&#10;1RiLfup6Q+zt3WAxsBxqqQc8cbjt5CyK5tJiS/yhwd4Ujam+twer4K1Yf+CmnNnk3BWv7/tV/7P7&#10;ipW6vxtXLyCCGcMfDNf6XB1y7lS6A2kvOtbPizmjCiZPUQyCieTxepRsxQuQeSb/T8gvAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAcm4x8qAgAATAQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGKBsWXhAAAACgEAAA8AAAAAAAAAAAAAAAAAhAQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACSBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="76E16A2A" w14:textId="77777777" w:rsidR="00E3727A" w:rsidRPr="0047240D" w:rsidRDefault="00AD322B" w:rsidP="00E3727A">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:caps/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0047240D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:caps/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>L’equipe pédagogique</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10632" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10632"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AD322B" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="00AD322B" w:rsidRPr="00531FE1" w14:paraId="2632E3D9" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00AD322B" w:rsidRPr="00531FE1" w:rsidRDefault="00AD322B" w:rsidP="00531FE1">
+          <w:p w14:paraId="56556C91" w14:textId="77777777" w:rsidR="00AD322B" w:rsidRPr="00531FE1" w:rsidRDefault="00AD322B" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
               </w:rPr>
               <w:t>Bilan des acquis et des compétences de l’élève – à renseigner par l’équipe pédagogique*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C931DB" w:rsidRDefault="00C931DB"/>
+    <w:p w14:paraId="095BC843" w14:textId="77777777" w:rsidR="00C931DB" w:rsidRDefault="00C931DB"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10969" w:type="dxa"/>
         <w:tblInd w:w="-289" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1850"/>
         <w:gridCol w:w="2547"/>
         <w:gridCol w:w="1472"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="884"/>
         <w:gridCol w:w="1221"/>
         <w:gridCol w:w="869"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="00987A28" w:rsidRPr="00531FE1" w14:paraId="224EB3AB" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="211E704F" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Synthèse des positionnements de l’équipe pédagogique</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9119" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="27C7427E" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:caps/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:caps/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Synthèse de l’équipe pédagogique</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="00987A28" w:rsidRPr="00531FE1" w14:paraId="7E9435B7" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="404F5D12" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="3FB24CFD" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:caps/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:caps/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Compétences</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="36404A65" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:caps/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:caps/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Capacité</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="5B72DF47" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Non évaluable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="60EC97C8" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Maîtrise insuffisante</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="884" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="6F87D08F" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Maîtrise fragile</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1221" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="4858F649" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Maîtrise satisfaisante</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="17ED1D92" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Très bonne maîtrise</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="00987A28" w:rsidRPr="00531FE1" w14:paraId="4305C89C" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="16DD98DB" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="4E3DC846" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:caps/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:caps/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1. S’approprier l’information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="3339008B" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1.1 Lire et décoder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="2CD6A98B" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="16" w:name="Texte20"/>
+            <w:bookmarkStart w:id="15" w:name="Texte20"/>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -8473,59 +9008,59 @@
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkEnd w:id="15"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="4232F331" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -8588,51 +9123,51 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="884" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="37A87365" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -8695,51 +9230,51 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1221" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="545FC64D" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -8802,51 +9337,51 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="7947654A" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -8905,121 +9440,121 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="00987A28" w:rsidRPr="00531FE1" w14:paraId="5A52BD3F" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="4FEDE4E8" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="7473891F" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:caps/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="0F60593C" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1.2 Rechercher</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="7E4C06B8" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -9082,51 +9617,51 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="45AABC53" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -9189,51 +9724,51 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="884" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="4207A32E" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -9296,51 +9831,51 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1221" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="3A0BEC2F" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -9403,51 +9938,51 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="7670A40F" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -9506,121 +10041,121 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="00987A28" w:rsidRPr="00531FE1" w14:paraId="1C627B5F" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="33330602" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="477A58B0" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:caps/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="3BA9293C" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1.3 Extraire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="639FBFB5" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -9683,51 +10218,51 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="028A6597" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -9790,51 +10325,51 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="884" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="1267F560" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -9897,51 +10432,51 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1221" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="393D1B1A" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -10004,51 +10539,51 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="784579E7" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -10107,121 +10642,121 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="00987A28" w:rsidRPr="00531FE1" w14:paraId="6BBD2BB3" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="0923A715" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="37CD939E" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:caps/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="64A4D6B5" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1.4 Organiser</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="22CDD471" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -10284,51 +10819,51 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="4D5BC21A" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -10391,51 +10926,51 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="884" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="54322B1F" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -10498,51 +11033,51 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1221" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="23AD2FA3" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -10605,51 +11140,51 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="46093EDB" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -10708,131 +11243,131 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="00987A28" w:rsidRPr="00531FE1" w14:paraId="7194A931" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
-[...8 lines deleted...]
-            <w:bookmarkStart w:id="17" w:name="_Hlk113889814"/>
+          <w:p w14:paraId="5342718E" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="16" w:name="_Hlk113889814"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="370B346C" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:caps/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:caps/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2. Réaliser</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="43E6D2EC" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2.1 Choisir une méthode de résolution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="093690B6" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -10895,51 +11430,51 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="0D5A5BF4" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -11002,51 +11537,51 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="884" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="5E865E34" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -11109,51 +11644,51 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1221" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="63D8E46E" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -11216,51 +11751,51 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="12C02D40" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -11319,117 +11854,117 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="00987A28" w:rsidRPr="00531FE1" w14:paraId="6B9EB52F" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="6F2BBECC" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="7C439E01" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="49117CFB" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2.2 Exécuter une activité selon un mode opératoire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="3EF48353" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -11492,51 +12027,51 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="455ECE56" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -11599,51 +12134,51 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="884" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="611E8225" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -11706,51 +12241,51 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1221" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="6A73BB87" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -11813,51 +12348,51 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="74EE0E12" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -11916,126 +12451,126 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="00987A28" w:rsidRPr="00531FE1" w14:paraId="6B38E9A0" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="4299B499" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="1DB23A69" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:caps/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:caps/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3. Valider</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="5977860A" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3.1 Contrôler la vraisemblance d’un résultat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="595E1ACD" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -12098,51 +12633,51 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="0A371D44" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -12205,51 +12740,51 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="884" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="7F6A77AA" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -12312,51 +12847,51 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1221" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="327DBD47" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -12419,51 +12954,51 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="1CD324D6" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -12522,130 +13057,130 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="00987A28" w:rsidRPr="00531FE1" w14:paraId="06E33D65" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="01678EB3" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="7CDA07F8" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:caps/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:caps/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4. Communiquer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="5370B5F9" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4.1 Rendre compte à l’oral</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="2601E0A8" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -12708,51 +13243,51 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="311466A6" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -12815,51 +13350,51 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="884" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="76B2AB12" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -12922,51 +13457,51 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1221" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="3F59B74B" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -13029,51 +13564,51 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="6FD9857F" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -13132,121 +13667,121 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="00987A28" w:rsidRPr="00531FE1" w14:paraId="30A27A6D" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="56B700AA" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="45A163B5" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:caps/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="5B7AEA73" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4.2 Rendre compte à l’écrit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="15811380" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -13309,51 +13844,51 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="13D5C130" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -13416,51 +13951,51 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="884" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="0A60FDF2" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -13523,51 +14058,51 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1221" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="45FAE689" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -13630,51 +14165,51 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="456AE365" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -13733,131 +14268,131 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="17"/>
-      <w:tr w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:bookmarkEnd w:id="16"/>
+      <w:tr w:rsidR="00987A28" w:rsidRPr="00531FE1" w14:paraId="307FD131" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="643F6E2E" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="7072B898" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:caps/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:caps/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5. Analyser/Raisonner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="7C208FE8" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5.1 Proposer une méthode de résolution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="083DBEAE" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -13920,51 +14455,51 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="43C8D561" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -14027,51 +14562,51 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="884" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="0AAEBE9C" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -14134,51 +14669,51 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1221" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="6CD32E60" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -14241,51 +14776,51 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="7CA7128E" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -14344,118 +14879,118 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="00987A28" w:rsidRPr="00531FE1" w14:paraId="4E3532BC" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="3289052A" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="4D97F738" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="59F40CD0" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5.2 Emettre une hypothèse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="029C6FDE" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -14518,51 +15053,51 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="467C4521" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -14625,51 +15160,51 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="884" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="2874E6A6" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -14732,51 +15267,51 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1221" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="27C128C0" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -14839,51 +15374,51 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="38451B4D" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
@@ -14942,341 +15477,428 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="00987A28" w:rsidRPr="00531FE1" w14:paraId="0B0D6977" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10969" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="69E8475D" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Autres informations concernant l’élève et son parcours de formation</w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
-[...10 lines deleted...]
-                <w:rStyle w:val="PlaceholderText"/>
+          <w:p w14:paraId="0F06984D" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00531FE1">
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
               </w:rPr>
               <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="00987A28" w:rsidRPr="00531FE1" w14:paraId="33493E68" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10969" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+          <w:p w14:paraId="1C93A325" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Appréciation générale de l’équipe pédagogique</w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
-[...10 lines deleted...]
-                <w:rStyle w:val="PlaceholderText"/>
+          <w:p w14:paraId="66E67CA9" w14:textId="77777777" w:rsidR="00987A28" w:rsidRPr="00531FE1" w:rsidRDefault="00987A28" w:rsidP="00531FE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00531FE1">
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
               </w:rPr>
               <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C931DB" w:rsidRPr="00987A28" w:rsidRDefault="00987A28">
+    <w:p w14:paraId="1BEBDB8C" w14:textId="77777777" w:rsidR="00C931DB" w:rsidRPr="00987A28" w:rsidRDefault="00987A28">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00987A28">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>N.B</w:t>
       </w:r>
       <w:r w:rsidRPr="00987A28">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00987A28">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: Le corps d’inspection peut demander des pièces complémentaires relatives au positionnement réalisé</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C931DB" w:rsidRDefault="00C931DB">
+    <w:p w14:paraId="42525370" w14:textId="77777777" w:rsidR="00C931DB" w:rsidRDefault="00C931DB">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F76755" w:rsidRDefault="00531FE1">
+    <w:p w14:paraId="6B57D7C3" w14:textId="7D9CC8C8" w:rsidR="00F76755" w:rsidRDefault="00CE1F1F">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:pict>
-[...30 lines deleted...]
-        </w:pict>
+        <w:lastRenderedPageBreak/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1808318B" wp14:editId="320ED20B">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1283335</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3175</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4133215" cy="358140"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="6" name="Zone de texte 6"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4133215" cy="358140"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="25B202ED" w14:textId="77777777" w:rsidR="009127E2" w:rsidRPr="0047240D" w:rsidRDefault="009127E2" w:rsidP="004D4607">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:caps/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0047240D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:caps/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Le parcours</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="1808318B" id="Zone de texte 6" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:101.05pt;margin-top:.25pt;width:325.45pt;height:28.2pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB4lKzKKgIAAEwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1v2yAUfZ+0/4B4Xxzno2utOFXWKtOk&#10;qK2UTn0mGGJrmMuAxM5+/S7YTqJuT9Ne8IV7uR/nHLy4b2tFjsK6CnRO09GYEqE5FJXe5/T76/rT&#10;LSXOM10wBVrk9CQcvV9+/LBoTCYmUIIqhCWYRLusMTktvTdZkjheipq5ERih0SnB1szj1u6TwrIG&#10;s9cqmYzHN0kDtjAWuHAOTx87J13G/FIK7p+ldMITlVPszcfVxnUX1mS5YNneMlNWvG+D/UMXNas0&#10;Fj2nemSekYOt/khVV9yCA+lHHOoEpKy4iDPgNOn43TTbkhkRZ0FwnDnD5P5fWv503JoXS3z7BVok&#10;MA7hzAb4D4fYJI1xWR8TMHWZw+gwaCttHb44AsGLiO3pjKdoPeF4OEun00k6p4Sjbzq/TWcR8ORy&#10;21jnvwqoSTByapGv2AE7bpwP9Vk2hIRiGtaVUpEzpUmT05vpfBwvnD14Q+m+8a7X0LVvdy2pCuwi&#10;MB5OdlCccG4LnSSc4esKe9gw51+YRQ3gRKhr/4yLVIC1oLcoKcH++tt5iEdq0EtJg5rKqft5YFZQ&#10;or5pJO0unSECxMfNbP55ght77dlde/ShfgCUbYovyPBohnivBlNaqN9Q/qtQFV1Mc6ydUz+YD75T&#10;Oj4fLlarGISyM8xv9Nbwge6A8Gv7xqzpafBI4BMM6mPZOza62I6P1cGDrCJVF1R7+FGykcH+eYU3&#10;cb2PUZefwPI3AAAA//8DAFBLAwQUAAYACAAAACEAd8tvp94AAAAHAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQUvDQBSE74L/YXmCN7tpJCXGbEoJFEH00NqLt032NQnuvo3ZbRv99T5PehxmmPmmXM/O&#10;ijNOYfCkYLlIQCC13gzUKTi8be9yECFqMtp6QgVfGGBdXV+VujD+Qjs872MnuIRCoRX0MY6FlKHt&#10;0emw8CMSe0c/OR1ZTp00k75wubMyTZKVdHogXuj1iHWP7cf+5BQ819tXvWtSl3/b+unluBk/D++Z&#10;Urc38+YRRMQ5/oXhF5/RoWKmxp/IBGEVpEm65KiCDATbeXbP1xqWqweQVSn/81c/AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAHiUrMoqAgAATAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHfLb6feAAAABwEAAA8AAAAAAAAAAAAAAAAAhAQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACPBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="25B202ED" w14:textId="77777777" w:rsidR="009127E2" w:rsidRPr="0047240D" w:rsidRDefault="009127E2" w:rsidP="004D4607">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:caps/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0047240D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:caps/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Le parcours</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F76755" w:rsidRDefault="00F76755"/>
+    <w:p w14:paraId="23FD3925" w14:textId="77777777" w:rsidR="00F76755" w:rsidRDefault="00F76755"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10632" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10632"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009127E2" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="009127E2" w:rsidRPr="00531FE1" w14:paraId="653E29C3" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009127E2" w:rsidRPr="00531FE1" w:rsidRDefault="009127E2" w:rsidP="00531FE1">
-[...6 lines deleted...]
-            <w:bookmarkStart w:id="18" w:name="_Hlk113889494"/>
+          <w:p w14:paraId="44860A19" w14:textId="77777777" w:rsidR="009127E2" w:rsidRPr="00531FE1" w:rsidRDefault="009127E2" w:rsidP="00531FE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="17" w:name="_Hlk113889494"/>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Aménagement et adaptation du parcours de formation de l’élève – A renseigner par l’équipe pédagogique</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:tbl>
-    <w:p w:rsidR="00F76755" w:rsidRDefault="00F76755"/>
-    <w:p w:rsidR="00F76755" w:rsidRDefault="009127E2">
+    <w:p w14:paraId="1CD4FF06" w14:textId="77777777" w:rsidR="00F76755" w:rsidRDefault="00F76755"/>
+    <w:p w14:paraId="32485336" w14:textId="77777777" w:rsidR="00F76755" w:rsidRDefault="009127E2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D4607">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Durée de la période de formation en milieu professionnel (P.F.M.P.) proposée pour l’élève concerné</w:t>
       </w:r>
       <w:r w:rsidRPr="004D4607">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="004D4607">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="004D4607" w:rsidRPr="004D4607">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="19" w:name="Texte13"/>
+      <w:bookmarkStart w:id="18" w:name="Texte13"/>
       <w:r w:rsidR="004D4607" w:rsidRPr="004D4607">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="004D4607" w:rsidRPr="004D4607">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="004D4607" w:rsidRPr="004D4607">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="004D4607" w:rsidRPr="004D4607">
         <w:rPr>
@@ -15309,223 +15931,223 @@
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="004D4607" w:rsidRPr="004D4607">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="004D4607" w:rsidRPr="004D4607">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidRPr="004D4607">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004D4607" w:rsidRPr="004D4607">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="004D4607">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>emaines</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D4607" w:rsidRPr="004D4607" w:rsidRDefault="004D4607">
+    <w:p w14:paraId="1BAD03C7" w14:textId="77777777" w:rsidR="004D4607" w:rsidRPr="004D4607" w:rsidRDefault="004D4607">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F76755" w:rsidRPr="004D4607" w:rsidRDefault="00CC0F9E" w:rsidP="00CC0F9E">
+    <w:p w14:paraId="5776B5DE" w14:textId="77777777" w:rsidR="00F76755" w:rsidRPr="004D4607" w:rsidRDefault="00CC0F9E" w:rsidP="00CC0F9E">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D4607">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Aménagement de la durée des P.F.M.P</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F76755" w:rsidRPr="004D4607" w:rsidRDefault="00CC0F9E">
+    <w:p w14:paraId="002BF7EB" w14:textId="77777777" w:rsidR="00F76755" w:rsidRPr="004D4607" w:rsidRDefault="00CC0F9E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D4607">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Rappel du cadre réglementaires</w:t>
       </w:r>
       <w:r w:rsidRPr="004D4607">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="004D4607">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC0F9E" w:rsidRPr="004D4607" w:rsidRDefault="003E389B">
+    <w:p w14:paraId="31D2A5EC" w14:textId="77777777" w:rsidR="00CC0F9E" w:rsidRPr="004D4607" w:rsidRDefault="003E389B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidR="00CC0F9E" w:rsidRPr="004D4607">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> C.A.P en 1 an</w:t>
       </w:r>
       <w:r w:rsidR="00CC0F9E" w:rsidRPr="004D4607">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00CC0F9E" w:rsidRPr="004D4607">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: minimum 5 semaines </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC0F9E" w:rsidRPr="004D4607" w:rsidRDefault="003E389B">
+    <w:p w14:paraId="7934275F" w14:textId="77777777" w:rsidR="00CC0F9E" w:rsidRPr="004D4607" w:rsidRDefault="003E389B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidR="00CC0F9E" w:rsidRPr="004D4607">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> C.A.P en 3 ans</w:t>
       </w:r>
       <w:r w:rsidR="00CC0F9E" w:rsidRPr="004D4607">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00CC0F9E" w:rsidRPr="004D4607">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: minimum entre 12 et 14 semaines, selon le règlement d’examen de chaque diplôme</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC0F9E" w:rsidRPr="004D4607" w:rsidRDefault="004D4607" w:rsidP="0059155D">
+    <w:p w14:paraId="60D77187" w14:textId="77777777" w:rsidR="00CC0F9E" w:rsidRPr="004D4607" w:rsidRDefault="004D4607" w:rsidP="0059155D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5954"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="5954" w:hanging="5954"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidR="00CC0F9E" w:rsidRPr="004D4607">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -15599,397 +16221,397 @@
       <w:r w:rsidR="004427CC">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> qui peut être réduite </w:t>
       </w:r>
       <w:r w:rsidR="00654131">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ou allongée par un positionnement</w:t>
       </w:r>
       <w:r w:rsidR="004427CC">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC0F9E" w:rsidRPr="004D4607" w:rsidRDefault="00CC0F9E" w:rsidP="004D4607">
+    <w:p w14:paraId="442B385C" w14:textId="77777777" w:rsidR="00CC0F9E" w:rsidRPr="004D4607" w:rsidRDefault="00CC0F9E" w:rsidP="004D4607">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="2977"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D4607">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>entrée en classe de terminale</w:t>
       </w:r>
       <w:r w:rsidRPr="004D4607">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="004D4607">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: 10 semaines </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC0F9E" w:rsidRPr="004D4607" w:rsidRDefault="00CC0F9E" w:rsidP="00CC0F9E">
+    <w:p w14:paraId="491E05FA" w14:textId="77777777" w:rsidR="00CC0F9E" w:rsidRPr="004D4607" w:rsidRDefault="00CC0F9E" w:rsidP="00CC0F9E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F76755" w:rsidRPr="004D4607" w:rsidRDefault="00CC0F9E">
+    <w:p w14:paraId="1FD81885" w14:textId="77777777" w:rsidR="00F76755" w:rsidRPr="004D4607" w:rsidRDefault="00CC0F9E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D4607">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Adaptation du parcours de formation et aménagement de l’emploi du temps </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1115"/>
         <w:gridCol w:w="1007"/>
         <w:gridCol w:w="4941"/>
         <w:gridCol w:w="1435"/>
         <w:gridCol w:w="1958"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CC0F9E" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="00CC0F9E" w:rsidRPr="00531FE1" w14:paraId="679EB329" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7063" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC0F9E" w:rsidRPr="00531FE1" w:rsidRDefault="00CC0F9E" w:rsidP="00531FE1">
+          <w:p w14:paraId="403171D8" w14:textId="77777777" w:rsidR="00CC0F9E" w:rsidRPr="00531FE1" w:rsidRDefault="00CC0F9E" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Adaptations et aménagements de l’emploi du temps</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3393" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC0F9E" w:rsidRPr="00531FE1" w:rsidRDefault="00CC0F9E" w:rsidP="00531FE1">
+          <w:p w14:paraId="43E948E8" w14:textId="77777777" w:rsidR="00CC0F9E" w:rsidRPr="00531FE1" w:rsidRDefault="00CC0F9E" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Localisation de ces aménagements</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="004D4607" w:rsidRPr="00531FE1" w14:paraId="49E6AA32" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:trPr>
           <w:trHeight w:val="652"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC0F9E" w:rsidRPr="00531FE1" w:rsidRDefault="00CC0F9E" w:rsidP="00531FE1">
+          <w:p w14:paraId="4E4C25A7" w14:textId="77777777" w:rsidR="00CC0F9E" w:rsidRPr="00531FE1" w:rsidRDefault="00CC0F9E" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Nombres d’heures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC0F9E" w:rsidRPr="00531FE1" w:rsidRDefault="00CC0F9E" w:rsidP="00531FE1">
+          <w:p w14:paraId="5A4D57E0" w14:textId="77777777" w:rsidR="00CC0F9E" w:rsidRPr="00531FE1" w:rsidRDefault="00CC0F9E" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Durée</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4941" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC0F9E" w:rsidRPr="00531FE1" w:rsidRDefault="00CC0F9E" w:rsidP="00531FE1">
+          <w:p w14:paraId="64310EE7" w14:textId="77777777" w:rsidR="00CC0F9E" w:rsidRPr="00531FE1" w:rsidRDefault="00CC0F9E" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Modalité(s), dispositif(s) et discipline(s) support(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1435" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC0F9E" w:rsidRPr="00531FE1" w:rsidRDefault="00CC0F9E" w:rsidP="00531FE1">
+          <w:p w14:paraId="4915AEA6" w14:textId="77777777" w:rsidR="00CC0F9E" w:rsidRPr="00531FE1" w:rsidRDefault="00CC0F9E" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Etablissement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1958" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC0F9E" w:rsidRPr="00531FE1" w:rsidRDefault="00CC0F9E" w:rsidP="00531FE1">
+          <w:p w14:paraId="5FDA045F" w14:textId="77777777" w:rsidR="00CC0F9E" w:rsidRPr="00531FE1" w:rsidRDefault="00CC0F9E" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Entreprise</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="004D4607" w:rsidRPr="00531FE1" w14:paraId="21F4ACAE" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
+          <w:p w14:paraId="311C1968" w14:textId="77777777" w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
-            <w:bookmarkStart w:id="20" w:name="Texte14"/>
+            <w:bookmarkStart w:id="19" w:name="Texte14"/>
             <w:r w:rsidRPr="00531FE1">
               <w:instrText xml:space="preserve">FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="20"/>
+            <w:bookmarkEnd w:id="19"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
+          <w:p w14:paraId="1E076B12" w14:textId="77777777" w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -16005,51 +16627,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4941" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
+          <w:p w14:paraId="1DA36589" w14:textId="77777777" w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -16065,51 +16687,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1435" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
+          <w:p w14:paraId="207B0400" w14:textId="77777777" w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -16125,51 +16747,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1958" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
+          <w:p w14:paraId="2A553590" w14:textId="77777777" w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -16181,60 +16803,60 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="004D4607" w:rsidRPr="00531FE1" w14:paraId="00A3CDB4" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
+          <w:p w14:paraId="4291611C" w14:textId="77777777" w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -16250,51 +16872,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
+          <w:p w14:paraId="5E47371A" w14:textId="77777777" w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -16310,51 +16932,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4941" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
+          <w:p w14:paraId="6D19C8AB" w14:textId="77777777" w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -16370,51 +16992,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1435" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
+          <w:p w14:paraId="11343B5D" w14:textId="77777777" w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -16430,51 +17052,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1958" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
+          <w:p w14:paraId="1BD6205A" w14:textId="77777777" w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -16486,60 +17108,60 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="004D4607" w:rsidRPr="00531FE1" w14:paraId="1F8AA398" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
+          <w:p w14:paraId="27171DED" w14:textId="77777777" w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -16555,51 +17177,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
+          <w:p w14:paraId="3CE3D508" w14:textId="77777777" w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -16615,51 +17237,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4941" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
+          <w:p w14:paraId="0B706146" w14:textId="77777777" w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -16675,51 +17297,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1435" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
+          <w:p w14:paraId="71506FA0" w14:textId="77777777" w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -16735,51 +17357,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1958" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
+          <w:p w14:paraId="35D74BFB" w14:textId="77777777" w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -16791,60 +17413,60 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="004D4607" w:rsidRPr="00531FE1" w14:paraId="6400BC7C" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
+          <w:p w14:paraId="24B2B5AB" w14:textId="77777777" w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -16860,51 +17482,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
+          <w:p w14:paraId="76F0247B" w14:textId="77777777" w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -16920,51 +17542,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4941" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
+          <w:p w14:paraId="75B467D5" w14:textId="77777777" w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -16980,51 +17602,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1435" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
+          <w:p w14:paraId="25005EFA" w14:textId="77777777" w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -17040,51 +17662,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1958" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
+          <w:p w14:paraId="1A485565" w14:textId="77777777" w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -17096,60 +17718,60 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="004D4607" w:rsidRPr="00531FE1" w14:paraId="0316904E" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
+          <w:p w14:paraId="0B4BD51D" w14:textId="77777777" w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -17165,51 +17787,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
+          <w:p w14:paraId="773B7ADF" w14:textId="77777777" w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -17225,51 +17847,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4941" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
+          <w:p w14:paraId="3FE5A5D6" w14:textId="77777777" w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -17285,51 +17907,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1435" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
+          <w:p w14:paraId="6817E113" w14:textId="77777777" w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -17345,51 +17967,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1958" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
+          <w:p w14:paraId="77228A0A" w14:textId="77777777" w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -17401,60 +18023,60 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="004D4607" w:rsidRPr="00531FE1" w14:paraId="34A78328" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
+          <w:p w14:paraId="13AABEC1" w14:textId="77777777" w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -17470,51 +18092,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
+          <w:p w14:paraId="1864B15C" w14:textId="77777777" w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -17530,51 +18152,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4941" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
+          <w:p w14:paraId="69F4C639" w14:textId="77777777" w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -17590,51 +18212,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1435" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
+          <w:p w14:paraId="6E657490" w14:textId="77777777" w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -17650,51 +18272,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1958" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
+          <w:p w14:paraId="45359BD1" w14:textId="77777777" w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -17706,60 +18328,60 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="004D4607" w:rsidRPr="00531FE1" w14:paraId="34D556B0" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
+          <w:p w14:paraId="195F7465" w14:textId="77777777" w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -17775,51 +18397,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
+          <w:p w14:paraId="7E00F884" w14:textId="77777777" w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -17835,51 +18457,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4941" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
+          <w:p w14:paraId="064AD824" w14:textId="77777777" w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -17895,51 +18517,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1435" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
+          <w:p w14:paraId="00529E0C" w14:textId="77777777" w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -17955,51 +18577,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1958" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
+          <w:p w14:paraId="7C85D1FA" w14:textId="77777777" w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -18011,60 +18633,60 @@
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidTr="00531FE1">
+      <w:tr w:rsidR="004D4607" w:rsidRPr="00531FE1" w14:paraId="63FDEC2C" w14:textId="77777777" w:rsidTr="00531FE1">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
+          <w:p w14:paraId="776B7154" w14:textId="77777777" w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -18080,51 +18702,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
+          <w:p w14:paraId="6FE7AA16" w14:textId="77777777" w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -18140,51 +18762,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4941" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
+          <w:p w14:paraId="2574F086" w14:textId="77777777" w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -18200,51 +18822,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1435" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
+          <w:p w14:paraId="123C1921" w14:textId="77777777" w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -18260,51 +18882,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1958" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
+          <w:p w14:paraId="269CAF4D" w14:textId="77777777" w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00531FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -18317,525 +18939,529 @@
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00531FE1">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F76755" w:rsidRDefault="00F76755"/>
-    <w:p w:rsidR="00F76755" w:rsidRDefault="00CC0F9E" w:rsidP="00C931DB">
+    <w:p w14:paraId="1F5A2D9A" w14:textId="77777777" w:rsidR="00F76755" w:rsidRDefault="00F76755"/>
+    <w:p w14:paraId="619429B6" w14:textId="77777777" w:rsidR="00F76755" w:rsidRDefault="00CC0F9E" w:rsidP="00C931DB">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00C931DB">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Références réglementaires</w:t>
       </w:r>
       <w:r w:rsidRPr="00C931DB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC0F9E" w:rsidRPr="00C931DB" w:rsidRDefault="00CC0F9E" w:rsidP="004D4607">
+    <w:p w14:paraId="0C1110E0" w14:textId="77777777" w:rsidR="00CC0F9E" w:rsidRPr="00C931DB" w:rsidRDefault="00CC0F9E" w:rsidP="004D4607">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C931DB">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Mise en œuvre du certificat d’aptitude professionnelle en 1,2 ou 3 ans </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D4607" w:rsidRPr="00C931DB" w:rsidRDefault="004D4607" w:rsidP="00C931DB">
+    <w:p w14:paraId="05C1081E" w14:textId="77777777" w:rsidR="004D4607" w:rsidRPr="00C931DB" w:rsidRDefault="004D4607" w:rsidP="00C931DB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F76755" w:rsidRPr="00C931DB" w:rsidRDefault="004D4607" w:rsidP="00C931DB">
+    <w:p w14:paraId="596116DA" w14:textId="77777777" w:rsidR="00F76755" w:rsidRPr="00C931DB" w:rsidRDefault="004D4607" w:rsidP="00C931DB">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C931DB">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Réussir l’entrée au lycée professionnel </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D4607" w:rsidRPr="00C931DB" w:rsidRDefault="004D4607" w:rsidP="00C931DB">
+    <w:p w14:paraId="7CB68C9F" w14:textId="77777777" w:rsidR="004D4607" w:rsidRPr="00C931DB" w:rsidRDefault="004D4607" w:rsidP="00C931DB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00C931DB">
+    <w:p w14:paraId="023DB164" w14:textId="77777777" w:rsidR="004D4607" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00C931DB">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:hanging="294"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:color w:val="2E74B5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C931DB">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Vadémécum</w:t>
       </w:r>
       <w:r w:rsidRPr="00C931DB">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C931DB">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00531FE1">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:color w:val="2E74B5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Circulaire n° 2016-055, du 29-03-2016 (B.O.E.N. N°13 du 31 Mars 2016)   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F7C32" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00C931DB">
+    <w:p w14:paraId="13CB0619" w14:textId="77777777" w:rsidR="005F7C32" w:rsidRPr="00531FE1" w:rsidRDefault="004D4607" w:rsidP="00C931DB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360" w:firstLine="1625"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:color w:val="2E74B5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00531FE1">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:color w:val="2E74B5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Adapter les parcours de formation des élèves en C.A.P. en 1, 2 ou 3 ans</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E68E6" w:rsidRDefault="003E68E6"/>
+    <w:p w14:paraId="6EB5AC79" w14:textId="77777777" w:rsidR="003E68E6" w:rsidRDefault="003E68E6"/>
     <w:sectPr w:rsidR="003E68E6" w:rsidSect="003701A1">
       <w:headerReference w:type="even" r:id="rId14"/>
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="even" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:headerReference w:type="first" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="0" w:footer="227" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003B2523" w:rsidRDefault="003B2523" w:rsidP="00653754">
+    <w:p w14:paraId="045B0D33" w14:textId="77777777" w:rsidR="00CE1F1F" w:rsidRDefault="00CE1F1F" w:rsidP="00653754">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003B2523" w:rsidRDefault="003B2523" w:rsidP="00653754">
+    <w:p w14:paraId="4E9F9923" w14:textId="77777777" w:rsidR="00CE1F1F" w:rsidRDefault="00CE1F1F" w:rsidP="00653754">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Marianne">
-    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
+    <w:sig w:usb0="0000000F" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="0028523E" w:rsidRDefault="0028523E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1221066B" w14:textId="77777777" w:rsidR="0028523E" w:rsidRDefault="0028523E">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="009127E2" w:rsidRDefault="009127E2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4EC5B5E7" w14:textId="77777777" w:rsidR="009127E2" w:rsidRDefault="009127E2">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Pieddepage"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="009127E2" w:rsidRPr="008B6FA7" w:rsidRDefault="008B6FA7" w:rsidP="008B6FA7">
+  <w:p w14:paraId="11E033D1" w14:textId="493F9E22" w:rsidR="009127E2" w:rsidRPr="008B6FA7" w:rsidRDefault="008B6FA7" w:rsidP="008B6FA7">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Pieddepage"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008B6FA7">
       <w:rPr>
         <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Septembre 202</w:t>
     </w:r>
-    <w:r w:rsidR="00531FE1">
+    <w:r w:rsidR="00843F0E">
       <w:rPr>
         <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="009127E2" w:rsidRPr="008B6FA7" w:rsidRDefault="009127E2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="63012CBA" w14:textId="77777777" w:rsidR="009127E2" w:rsidRPr="008B6FA7" w:rsidRDefault="009127E2">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Pieddepage"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008B6FA7">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="008B6FA7">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="008B6FA7">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00DC7386">
+    <w:r w:rsidRPr="008B6FA7">
       <w:rPr>
-        <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="008B6FA7">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="009127E2" w:rsidRPr="008B6FA7" w:rsidRDefault="008B6FA7" w:rsidP="008B6FA7">
+  <w:p w14:paraId="3F1DB8C8" w14:textId="6A9ACE0B" w:rsidR="009127E2" w:rsidRPr="008B6FA7" w:rsidRDefault="008B6FA7" w:rsidP="008B6FA7">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Pieddepage"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008B6FA7">
       <w:rPr>
         <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Septembre 202</w:t>
     </w:r>
-    <w:r w:rsidR="00531FE1">
+    <w:r w:rsidR="00843F0E">
       <w:rPr>
         <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003B2523" w:rsidRDefault="003B2523" w:rsidP="00653754">
+    <w:p w14:paraId="6919F0BB" w14:textId="77777777" w:rsidR="00CE1F1F" w:rsidRDefault="00CE1F1F" w:rsidP="00653754">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003B2523" w:rsidRDefault="003B2523" w:rsidP="00653754">
+    <w:p w14:paraId="4A3FBBD6" w14:textId="77777777" w:rsidR="00CE1F1F" w:rsidRDefault="00CE1F1F" w:rsidP="00653754">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="0028523E" w:rsidRDefault="0028523E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="57242B46" w14:textId="77777777" w:rsidR="0028523E" w:rsidRDefault="0028523E">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="0028523E" w:rsidRDefault="0028523E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1EB47A53" w14:textId="77777777" w:rsidR="0028523E" w:rsidRDefault="0028523E">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="0028523E" w:rsidRDefault="0028523E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1D5F0A6A" w14:textId="77777777" w:rsidR="0028523E" w:rsidRDefault="0028523E">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35D2733C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="11CE7168"/>
     <w:lvl w:ilvl="0" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -19132,183 +19758,178 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="350648426">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1025058897">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1932466021">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...1 lines deleted...]
-  <w:doNotTrackMoves/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="102"/>
+  <w:attachedTemplate r:id="rId1"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useNormalStyleForList/>
-[...13 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00531FE1"/>
+    <w:rsidRoot w:val="00CE1F1F"/>
     <w:rsid w:val="000A62DF"/>
     <w:rsid w:val="000B46C4"/>
     <w:rsid w:val="000F63BA"/>
     <w:rsid w:val="001E3BF7"/>
     <w:rsid w:val="002044E8"/>
     <w:rsid w:val="0028523E"/>
     <w:rsid w:val="003701A1"/>
     <w:rsid w:val="003B2523"/>
     <w:rsid w:val="003E389B"/>
     <w:rsid w:val="003E68E6"/>
     <w:rsid w:val="0042638E"/>
     <w:rsid w:val="004427CC"/>
     <w:rsid w:val="0047240D"/>
     <w:rsid w:val="004D4607"/>
     <w:rsid w:val="00515F10"/>
     <w:rsid w:val="00531FE1"/>
     <w:rsid w:val="0059155D"/>
     <w:rsid w:val="005F7C32"/>
     <w:rsid w:val="00653754"/>
     <w:rsid w:val="00654131"/>
     <w:rsid w:val="0067215D"/>
     <w:rsid w:val="006F4EA7"/>
+    <w:rsid w:val="00843F0E"/>
     <w:rsid w:val="00870FA3"/>
     <w:rsid w:val="008B6FA7"/>
     <w:rsid w:val="008F7C78"/>
     <w:rsid w:val="009127E2"/>
+    <w:rsid w:val="009230F3"/>
     <w:rsid w:val="00987A28"/>
     <w:rsid w:val="009A319E"/>
     <w:rsid w:val="00AA467C"/>
     <w:rsid w:val="00AD322B"/>
+    <w:rsid w:val="00B45A87"/>
     <w:rsid w:val="00C8037D"/>
     <w:rsid w:val="00C931DB"/>
     <w:rsid w:val="00CC0F9E"/>
+    <w:rsid w:val="00CE1F1F"/>
     <w:rsid w:val="00D12FCB"/>
-    <w:rsid w:val="00DC7386"/>
     <w:rsid w:val="00E363C2"/>
     <w:rsid w:val="00E3727A"/>
     <w:rsid w:val="00E723F3"/>
     <w:rsid w:val="00E73A1C"/>
     <w:rsid w:val="00F20429"/>
     <w:rsid w:val="00F453D0"/>
     <w:rsid w:val="00F76755"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="57D8D95A"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{FBE29157-EDE2-441D-9306-5DD488253515}"/>
+  <w15:docId w15:val="{A5C5D973-1033-4B3F-BD21-8A1EA8803C90}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -19636,317 +20257,360 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="En-tte">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="En-tteCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00653754"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="En-tteCar">
+    <w:name w:val="En-tête Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="En-tte"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00653754"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Pieddepage">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="PieddepageCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00653754"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
+    <w:name w:val="Pied de page Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Pieddepage"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00653754"/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00653754"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005F7C32"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005F7C32"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Mentionnonrsolue">
-    <w:name w:val="Mention non résolue"/>
+  <w:style w:type="character" w:styleId="Mentionnonrsolue">
+    <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005F7C32"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00CC0F9E"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:drfic-positionnements-fi@ac-normandie.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///V:\rectorat\drfpic\dgreta\dienfc\POSITIONNEMENTS\Ann&#233;e%20scolaire%202025-2026\FI\DOC%20R2025\Mod&#232;les\Demande%20de%20positionnement%20R2025.dot" TargetMode="External"/></Relationships>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -20047,66 +20711,66 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>08af852ea3a6f37d4d747b9b338ab6fb</Template>
+  <Template>Demande de positionnement R2025.dot</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>6511</Characters>
+  <Pages>4</Pages>
+  <Words>1177</Words>
+  <Characters>6476</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-  <Lines>54</Lines>
+  <DocSecurity>0</DocSecurity>
+  <Lines>53</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>7638</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>5898282</vt:i4>