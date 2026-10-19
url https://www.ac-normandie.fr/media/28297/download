--- v0 (2026-06-04)
+++ v1 (2026-10-19)
@@ -1,1127 +1,1084 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00C12468" w:rsidRPr="00D14CB6" w:rsidRDefault="00C12468">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="20855740" w14:textId="734248AF" w:rsidR="00C12468" w:rsidRDefault="00C12468">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5708CE0D" wp14:editId="4D6A48AB">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-289357</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-346913</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1228725" cy="897255"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1" name="Image 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="Image 1"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1228725" cy="897255"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00D14CB6" w:rsidRPr="00D14CB6" w:rsidRDefault="00D14CB6">
-[...6 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="27267FD8" w14:textId="77777777" w:rsidR="00C12468" w:rsidRDefault="00C12468"/>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10456"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00620F36" w:rsidRPr="00D71A0C" w:rsidTr="00D71A0C">
+      <w:tr w:rsidR="00620F36" w14:paraId="15501679" w14:textId="77777777" w:rsidTr="00620F36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00620F36" w:rsidRPr="00D71A0C" w:rsidRDefault="00620F36" w:rsidP="00D71A0C">
+          <w:p w14:paraId="6DFCC64B" w14:textId="6C933BF9" w:rsidR="00620F36" w:rsidRPr="00620F36" w:rsidRDefault="00620F36" w:rsidP="00620F36">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:caps/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r w:rsidRPr="00620F36">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:caps/>
               </w:rPr>
               <w:t>Demande de derogation du calendrier de passation des epreuves d’examen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001744AB" w:rsidRPr="000832F0" w:rsidRDefault="001744AB">
+    <w:p w14:paraId="6A47C9D5" w14:textId="77777777" w:rsidR="001744AB" w:rsidRPr="001744AB" w:rsidRDefault="001744AB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="6"/>
-          <w:szCs w:val="6"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00620F36" w:rsidRDefault="00620F36" w:rsidP="004923C8">
+    <w:p w14:paraId="6D72656F" w14:textId="20CCC254" w:rsidR="00620F36" w:rsidRDefault="00620F36">
       <w:pPr>
-        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00620F36">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>A joindre impérativement avec la demande de positionnement dans le cadre d’un CAP en 3 ans</w:t>
-      </w:r>
-[...76 lines deleted...]
-        <w:t xml:space="preserve"> numérique</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3485"/>
         <w:gridCol w:w="3173"/>
         <w:gridCol w:w="3798"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00620F36" w:rsidRPr="00D71A0C" w:rsidTr="00D71A0C">
+      <w:tr w:rsidR="00620F36" w14:paraId="67DE4EC9" w14:textId="77777777" w:rsidTr="00620F36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00620F36" w:rsidRPr="00D71A0C" w:rsidRDefault="00620F36" w:rsidP="00D71A0C">
+          <w:p w14:paraId="395AB4FE" w14:textId="78D66E70" w:rsidR="00620F36" w:rsidRPr="00620F36" w:rsidRDefault="00620F36">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Etablissement</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="Texte1"/>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:bookmarkStart w:id="0" w:name="Texte1"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="1"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00620F36" w:rsidRPr="00D71A0C" w:rsidTr="00D71A0C">
+      <w:tr w:rsidR="00620F36" w14:paraId="32A1F369" w14:textId="77777777" w:rsidTr="00620F36">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10456" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="141CDEF4" w14:textId="77777777" w:rsidR="00620F36" w:rsidRDefault="00620F36">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00620F36" w14:paraId="3C2803A9" w14:textId="77777777" w:rsidTr="00620F36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00620F36" w:rsidRPr="00D71A0C" w:rsidRDefault="00620F36" w:rsidP="00D71A0C">
+          <w:p w14:paraId="56815F0B" w14:textId="25BC75BD" w:rsidR="00620F36" w:rsidRPr="00620F36" w:rsidRDefault="00620F36">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Elève concerné</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00620F36" w:rsidRPr="00D71A0C" w:rsidTr="00D71A0C">
+      <w:tr w:rsidR="00620F36" w14:paraId="240751B2" w14:textId="77777777" w:rsidTr="00620F36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3485" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00620F36" w:rsidRPr="00D71A0C" w:rsidRDefault="00620F36" w:rsidP="00D71A0C">
+          <w:p w14:paraId="19269B89" w14:textId="64F088C6" w:rsidR="00620F36" w:rsidRPr="00620F36" w:rsidRDefault="00620F36">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nom</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="Texte2"/>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:bookmarkStart w:id="1" w:name="Texte2"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
+            <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3173" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00620F36" w:rsidRPr="00D71A0C" w:rsidRDefault="00620F36" w:rsidP="00D71A0C">
+          <w:p w14:paraId="7929A5F7" w14:textId="50EB68E5" w:rsidR="00620F36" w:rsidRPr="00620F36" w:rsidRDefault="00620F36">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Prénom</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="00C12468" w:rsidRPr="00D71A0C">
+            <w:r w:rsidR="00C12468">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="Texte3"/>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:bookmarkStart w:id="2" w:name="Texte3"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="3"/>
+            <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00620F36" w:rsidRPr="00D71A0C" w:rsidRDefault="00620F36" w:rsidP="00D71A0C">
+          <w:p w14:paraId="66213BFD" w14:textId="7223F4D3" w:rsidR="00620F36" w:rsidRPr="00620F36" w:rsidRDefault="00620F36">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Spécialité</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="00C12468" w:rsidRPr="00D71A0C">
+            <w:r w:rsidR="00C12468">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="4" w:name="Texte4"/>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:bookmarkStart w:id="3" w:name="Texte4"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009B2833" w:rsidRPr="009B2833" w:rsidRDefault="009B2833">
+    <w:p w14:paraId="35BD8B63" w14:textId="77777777" w:rsidR="009B2833" w:rsidRPr="009B2833" w:rsidRDefault="009B2833">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00620F36" w:rsidRDefault="00620F36">
+    <w:p w14:paraId="36A6E02D" w14:textId="2384B918" w:rsidR="00620F36" w:rsidRDefault="00620F36">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Référence</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: Circulaire n°2020-002 du 15-1-2020 relative à la mise en œuvre du CAP en 1,2 ou 3 ans.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00620F36" w:rsidRPr="000832F0" w:rsidRDefault="00620F36">
+    <w:p w14:paraId="2FB6B7A5" w14:textId="0FB00438" w:rsidR="00620F36" w:rsidRPr="00C12468" w:rsidRDefault="00620F36">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
-          <w:sz w:val="6"/>
-          <w:szCs w:val="6"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00620F36" w:rsidRDefault="00620F36" w:rsidP="009B2833">
+    <w:p w14:paraId="6E9E928F" w14:textId="05B4FDEB" w:rsidR="00620F36" w:rsidRDefault="00620F36" w:rsidP="009B2833">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>CAP 1 an</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00620F36" w:rsidRDefault="00620F36" w:rsidP="009B2833">
+    <w:p w14:paraId="0B7DCF34" w14:textId="4A2B7864" w:rsidR="00620F36" w:rsidRDefault="00620F36" w:rsidP="009B2833">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pour rappel, si l’aménagement vise un parcours de CAP 1 an, le candidat devra justifier d’un nombre minimal de semaines de périodes de formation en milieu professionnel (PFMP) de cinq semaines.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00620F36" w:rsidRPr="000832F0" w:rsidRDefault="00620F36" w:rsidP="009B2833">
+    <w:p w14:paraId="00B665A1" w14:textId="70658809" w:rsidR="00620F36" w:rsidRPr="00C12468" w:rsidRDefault="00620F36" w:rsidP="009B2833">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
-          <w:sz w:val="6"/>
-          <w:szCs w:val="6"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00620F36" w:rsidRDefault="00620F36" w:rsidP="009B2833">
+    <w:p w14:paraId="0220A41B" w14:textId="62353BF7" w:rsidR="00620F36" w:rsidRDefault="00620F36" w:rsidP="009B2833">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">L’inscription à l’examen est effectuée </w:t>
       </w:r>
       <w:r w:rsidRPr="003643CC">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pour l’ensemble des épreuves de la spécialité présentée</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> au cours de la première année de formation (possibilité d’obtention de dispenses). La délibération </w:t>
       </w:r>
       <w:r w:rsidR="003643CC">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>du jury se tient à l’issue de la première année de formation.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D02EE" w:rsidRPr="000832F0" w:rsidRDefault="004D02EE" w:rsidP="009B2833">
+    <w:p w14:paraId="2F4A5F3A" w14:textId="53340E82" w:rsidR="004D02EE" w:rsidRPr="00C12468" w:rsidRDefault="004D02EE" w:rsidP="009B2833">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
-          <w:sz w:val="6"/>
-          <w:szCs w:val="6"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D02EE" w:rsidRDefault="004D02EE" w:rsidP="009B2833">
+    <w:p w14:paraId="0F1D7449" w14:textId="2747BAEB" w:rsidR="004D02EE" w:rsidRDefault="004D02EE" w:rsidP="009B2833">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>CAP 3 ans</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D02EE" w:rsidRDefault="004D02EE" w:rsidP="009B2833">
+    <w:p w14:paraId="05DA9CFF" w14:textId="74724DE3" w:rsidR="004D02EE" w:rsidRDefault="004D02EE" w:rsidP="009B2833">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Le dispositif CAP 3 ans </w:t>
       </w:r>
       <w:r w:rsidRPr="004D02EE">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pré</w:t>
       </w:r>
       <w:r w:rsidRPr="004D02EE">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>voit la possibilité pour le candidat de présenter</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D02EE" w:rsidRDefault="004D02EE" w:rsidP="009B2833">
+    <w:p w14:paraId="6023042F" w14:textId="6E1139BC" w:rsidR="004D02EE" w:rsidRDefault="004D02EE" w:rsidP="009B2833">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Certaines unités d’examen en 2</w:t>
       </w:r>
       <w:r w:rsidRPr="004D02EE">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1134,1887 +1091,2211 @@
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> et 3</w:t>
       </w:r>
       <w:r w:rsidRPr="004D02EE">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>ème</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> année de formation, l’inscription à l’examen s’effectue au cours de la deuxième année de formation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D02EE" w:rsidRDefault="004D02EE" w:rsidP="009B2833">
+    <w:p w14:paraId="25E0D9B5" w14:textId="5C469D77" w:rsidR="004D02EE" w:rsidRDefault="004D02EE" w:rsidP="009B2833">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>La totalité des unités en fin de 3</w:t>
       </w:r>
       <w:r w:rsidRPr="004D02EE">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>ème</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> année, l’inscription à l’examen est alors effectuée uniquement au cours de la troisième année.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B2833" w:rsidRPr="000832F0" w:rsidRDefault="009B2833" w:rsidP="009B2833">
+    <w:p w14:paraId="1C13D61E" w14:textId="77777777" w:rsidR="009B2833" w:rsidRPr="009B2833" w:rsidRDefault="009B2833" w:rsidP="009B2833">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
-          <w:sz w:val="8"/>
-          <w:szCs w:val="8"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D02EE" w:rsidRDefault="004D02EE" w:rsidP="004D02EE">
+    <w:p w14:paraId="6E275F81" w14:textId="2C251086" w:rsidR="004D02EE" w:rsidRDefault="00CD1C33" w:rsidP="004D02EE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>☐</w:t>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-463038935"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="004D02EE">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="004D02EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> choix n°1, passage de cer</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004D02EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>choix</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004D02EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> n°1, passage de cer</w:t>
       </w:r>
       <w:r w:rsidR="001744AB">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>taines épreuves en 2</w:t>
       </w:r>
       <w:r w:rsidR="001744AB" w:rsidRPr="001744AB">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>ème</w:t>
       </w:r>
       <w:r w:rsidR="001744AB">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> et 3</w:t>
       </w:r>
       <w:r w:rsidR="001744AB" w:rsidRPr="001744AB">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>ème</w:t>
       </w:r>
       <w:r w:rsidR="001744AB">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> année de formation </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5228"/>
         <w:gridCol w:w="5228"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001744AB" w:rsidRPr="00D71A0C" w:rsidTr="00D71A0C">
+      <w:tr w:rsidR="001744AB" w14:paraId="091D3BF2" w14:textId="77777777" w:rsidTr="001744AB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001744AB" w:rsidRPr="00D71A0C" w:rsidRDefault="001744AB" w:rsidP="00D71A0C">
+          <w:p w14:paraId="0F30609A" w14:textId="4EA88C62" w:rsidR="001744AB" w:rsidRDefault="001744AB" w:rsidP="001744AB">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Epreuves à présenter en 2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r w:rsidRPr="001744AB">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>ème</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> année de formation de CAP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001744AB" w:rsidRPr="00D71A0C" w:rsidRDefault="001744AB" w:rsidP="00D71A0C">
+          <w:p w14:paraId="4DF69E21" w14:textId="584A2B88" w:rsidR="001744AB" w:rsidRDefault="001744AB" w:rsidP="001744AB">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Epreuves à présenter en 3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r w:rsidRPr="001744AB">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>ème</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> année de formation de CAP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001744AB" w:rsidRPr="00D71A0C" w:rsidTr="00D71A0C">
+      <w:tr w:rsidR="001744AB" w14:paraId="11A7201E" w14:textId="77777777" w:rsidTr="009B2833">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001744AB" w:rsidRPr="00D71A0C" w:rsidRDefault="001744AB" w:rsidP="00D71A0C">
+          <w:p w14:paraId="4191723B" w14:textId="7B9FFC48" w:rsidR="001744AB" w:rsidRDefault="001744AB" w:rsidP="001744AB">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="5" w:name="Texte5"/>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:bookmarkStart w:id="4" w:name="Texte5"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001744AB" w:rsidRPr="00D71A0C" w:rsidRDefault="001744AB" w:rsidP="00D71A0C">
+          <w:p w14:paraId="03D80792" w14:textId="4BE72F70" w:rsidR="001744AB" w:rsidRDefault="001744AB" w:rsidP="001744AB">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001744AB" w:rsidRPr="00D71A0C" w:rsidTr="00D71A0C">
+      <w:tr w:rsidR="001744AB" w14:paraId="033E7ACE" w14:textId="77777777" w:rsidTr="009B2833">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001744AB" w:rsidRPr="00D71A0C" w:rsidRDefault="001744AB" w:rsidP="00D71A0C">
+          <w:p w14:paraId="5387DB97" w14:textId="63633E82" w:rsidR="001744AB" w:rsidRDefault="001744AB" w:rsidP="001744AB">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r w:rsidRPr="006111D9">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r w:rsidRPr="006111D9">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r w:rsidRPr="006111D9">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r w:rsidRPr="006111D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006111D9">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r w:rsidRPr="006111D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006111D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006111D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006111D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006111D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006111D9">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001744AB" w:rsidRPr="00D71A0C" w:rsidRDefault="001744AB" w:rsidP="00D71A0C">
+          <w:p w14:paraId="1E000EA4" w14:textId="1B3FFB6E" w:rsidR="001744AB" w:rsidRDefault="001744AB" w:rsidP="001744AB">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r w:rsidRPr="006111D9">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r w:rsidRPr="006111D9">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r w:rsidRPr="006111D9">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r w:rsidRPr="006111D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006111D9">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r w:rsidRPr="006111D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006111D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006111D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006111D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006111D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006111D9">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001744AB" w:rsidRPr="00D71A0C" w:rsidTr="00D71A0C">
+      <w:tr w:rsidR="001744AB" w14:paraId="16FA7461" w14:textId="77777777" w:rsidTr="009B2833">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001744AB" w:rsidRPr="00D71A0C" w:rsidRDefault="001744AB" w:rsidP="00D71A0C">
+          <w:p w14:paraId="0EF9E06B" w14:textId="52C78537" w:rsidR="001744AB" w:rsidRDefault="001744AB" w:rsidP="001744AB">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r w:rsidRPr="006111D9">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r w:rsidRPr="006111D9">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r w:rsidRPr="006111D9">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r w:rsidRPr="006111D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006111D9">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r w:rsidRPr="006111D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006111D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006111D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006111D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006111D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006111D9">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001744AB" w:rsidRPr="00D71A0C" w:rsidRDefault="001744AB" w:rsidP="00D71A0C">
+          <w:p w14:paraId="23232977" w14:textId="3014822C" w:rsidR="001744AB" w:rsidRDefault="001744AB" w:rsidP="001744AB">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r w:rsidRPr="006111D9">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r w:rsidRPr="006111D9">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r w:rsidRPr="006111D9">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r w:rsidRPr="006111D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006111D9">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r w:rsidRPr="006111D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006111D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006111D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006111D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006111D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006111D9">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001744AB" w:rsidRPr="00D71A0C" w:rsidTr="00D71A0C">
+      <w:tr w:rsidR="001744AB" w14:paraId="3D5A9431" w14:textId="77777777" w:rsidTr="009B2833">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001744AB" w:rsidRPr="00D71A0C" w:rsidRDefault="001744AB" w:rsidP="00D71A0C">
+          <w:p w14:paraId="7C7DAA2E" w14:textId="1DD826C5" w:rsidR="001744AB" w:rsidRDefault="001744AB" w:rsidP="001744AB">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r w:rsidRPr="006111D9">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r w:rsidRPr="006111D9">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r w:rsidRPr="006111D9">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r w:rsidRPr="006111D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006111D9">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r w:rsidRPr="006111D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006111D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006111D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006111D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006111D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006111D9">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001744AB" w:rsidRPr="00D71A0C" w:rsidRDefault="001744AB" w:rsidP="00D71A0C">
+          <w:p w14:paraId="7BF69261" w14:textId="332B3C74" w:rsidR="001744AB" w:rsidRDefault="001744AB" w:rsidP="001744AB">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r w:rsidRPr="006111D9">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r w:rsidRPr="006111D9">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r w:rsidRPr="006111D9">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r w:rsidRPr="006111D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006111D9">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D71A0C">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r w:rsidRPr="006111D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006111D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006111D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006111D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006111D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006111D9">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001744AB" w:rsidRDefault="001744AB" w:rsidP="001744AB">
+    <w:p w14:paraId="24F7A4AC" w14:textId="054B0F09" w:rsidR="001744AB" w:rsidRDefault="001744AB" w:rsidP="001744AB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Il n’est pas possible de modifier le choix des épreuves entre la deuxième et la troisième année </w:t>
       </w:r>
       <w:r w:rsidRPr="001744AB">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>après la décision du premier conseil de classe de la deuxième année de formation</w:t>
       </w:r>
       <w:r w:rsidRPr="001744AB">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001744AB" w:rsidRDefault="001744AB" w:rsidP="001744AB">
+    <w:p w14:paraId="2B8C7D0D" w14:textId="58DBF770" w:rsidR="001744AB" w:rsidRDefault="001744AB" w:rsidP="001744AB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001744AB">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>En troisième année, le chef d’établissement vérifiera que l’ensemble des épreuves ont été présentées par le candidat notamment celles qui n’auront pas été évaluées au cours de la deuxième année.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C12468" w:rsidRPr="004923C8" w:rsidRDefault="00C12468" w:rsidP="001744AB">
+    <w:p w14:paraId="09B05E21" w14:textId="4E17D4AE" w:rsidR="00C12468" w:rsidRPr="009B2833" w:rsidRDefault="00C12468" w:rsidP="001744AB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Calibri"/>
-          <w:sz w:val="10"/>
-          <w:szCs w:val="10"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C12468" w:rsidRDefault="00C12468" w:rsidP="001744AB">
+    <w:p w14:paraId="0346F600" w14:textId="7F0D95B7" w:rsidR="00C12468" w:rsidRDefault="00CD1C33" w:rsidP="001744AB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>☐</w:t>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-326442359"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00C12468">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00C12468">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> choix n°2, passage de la totalité des épreuves en 3</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C12468">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>choix</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C12468">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C12468">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> n°2, passage de la totalité des épreuves en 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00C12468" w:rsidRPr="00C12468">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>ème</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C12468">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> année</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273526" w:rsidRPr="000832F0" w:rsidRDefault="00273526" w:rsidP="001744AB">
+    <w:p w14:paraId="47357B40" w14:textId="77777777" w:rsidR="00273526" w:rsidRPr="00CD1C33" w:rsidRDefault="00273526" w:rsidP="001744AB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3485"/>
         <w:gridCol w:w="3485"/>
         <w:gridCol w:w="3486"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C12468" w:rsidRPr="00D71A0C" w:rsidTr="00D71A0C">
+      <w:tr w:rsidR="00C12468" w14:paraId="6A675700" w14:textId="77777777" w:rsidTr="00C12468">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3485" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C12468" w:rsidRPr="00D71A0C" w:rsidRDefault="00C12468" w:rsidP="00D71A0C">
+          <w:p w14:paraId="3A88EB14" w14:textId="42E4877E" w:rsidR="00C12468" w:rsidRDefault="00C12468" w:rsidP="00C12468">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Le chef d’établissement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3485" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C12468" w:rsidRPr="00D71A0C" w:rsidRDefault="00C12468" w:rsidP="00D71A0C">
+          <w:p w14:paraId="31AF431F" w14:textId="4B2E94C0" w:rsidR="00C12468" w:rsidRDefault="00C12468" w:rsidP="00C12468">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>L’élève</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3486" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C12468" w:rsidRPr="00D71A0C" w:rsidRDefault="00C12468" w:rsidP="00D71A0C">
+          <w:p w14:paraId="2BAEC279" w14:textId="2819D0AE" w:rsidR="00C12468" w:rsidRDefault="00C12468" w:rsidP="00C12468">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Le représentant légal (si l’élève est mineur)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C12468" w:rsidRPr="00D71A0C" w:rsidTr="00D71A0C">
+      <w:tr w:rsidR="00C12468" w14:paraId="3A76C997" w14:textId="77777777" w:rsidTr="00C12468">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3485" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C12468" w:rsidRPr="00D71A0C" w:rsidRDefault="00C12468" w:rsidP="00D71A0C">
+          <w:p w14:paraId="198179F0" w14:textId="381365B2" w:rsidR="00C12468" w:rsidRDefault="00C12468" w:rsidP="00C12468">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date et signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3485" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C12468" w:rsidRPr="00D71A0C" w:rsidRDefault="00C12468" w:rsidP="00D71A0C">
+          <w:p w14:paraId="172FA4FC" w14:textId="39519BC5" w:rsidR="00C12468" w:rsidRDefault="00C12468" w:rsidP="00C12468">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r w:rsidRPr="002B707C">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date et signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3486" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C12468" w:rsidRPr="00D71A0C" w:rsidRDefault="00C12468" w:rsidP="00D71A0C">
+          <w:p w14:paraId="19D92540" w14:textId="0AD1A258" w:rsidR="00C12468" w:rsidRDefault="00C12468" w:rsidP="00C12468">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D71A0C">
+            <w:r w:rsidRPr="002B707C">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date et signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C12468" w:rsidRPr="00D71A0C" w:rsidTr="00D71A0C">
+      <w:tr w:rsidR="00C12468" w14:paraId="2F4CCA8E" w14:textId="77777777" w:rsidTr="00C12468">
         <w:trPr>
-          <w:trHeight w:val="1125"/>
+          <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3485" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009B2833" w:rsidRPr="00D71A0C" w:rsidRDefault="009B2833" w:rsidP="00D71A0C">
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:id w:val="989522060"/>
+              <w:placeholder>
+                <w:docPart w:val="00E432DE60314D7BA393062C518E74D1"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:date>
+                <w:dateFormat w:val="dd/MM/yyyy"/>
+                <w:lid w:val="fr-FR"/>
+                <w:storeMappedDataAs w:val="dateTime"/>
+                <w:calendar w:val="gregorian"/>
+              </w:date>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="36AAAFAC" w14:textId="77777777" w:rsidR="00C12468" w:rsidRDefault="00C12468" w:rsidP="00C12468">
+                <w:pPr>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00EE24FF">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer une date.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:id w:val="-1664308687"/>
+              <w:placeholder>
+                <w:docPart w:val="994EDE31877D409A9E0A2A94B35B2492"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="01D02533" w14:textId="77777777" w:rsidR="00C12468" w:rsidRDefault="00C12468" w:rsidP="00C12468">
+                <w:pPr>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00EE24FF">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="7A206850" w14:textId="403ED57B" w:rsidR="009B2833" w:rsidRDefault="00CD1C33" w:rsidP="00CD1C33">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="3269"/>
+              </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1881473199"/>
+                <w:showingPlcHdr/>
+                <w:picture/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009B2833">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5C594D0A" wp14:editId="768C0D6E">
+                      <wp:extent cx="563143" cy="563143"/>
+                      <wp:effectExtent l="0" t="0" r="8890" b="8890"/>
+                      <wp:docPr id="2" name="Image 1"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                          <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:nvPicPr>
+                              <pic:cNvPr id="0" name="Picture 1"/>
+                              <pic:cNvPicPr>
+                                <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                              </pic:cNvPicPr>
+                            </pic:nvPicPr>
+                            <pic:blipFill>
+                              <a:blip r:embed="rId8" cstate="print">
+                                <a:extLst>
+                                  <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                    <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                  </a:ext>
+                                </a:extLst>
+                              </a:blip>
+                              <a:srcRect/>
+                              <a:stretch>
+                                <a:fillRect/>
+                              </a:stretch>
+                            </pic:blipFill>
+                            <pic:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="567884" cy="567884"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln>
+                                <a:noFill/>
+                              </a:ln>
+                            </pic:spPr>
+                          </pic:pic>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3485" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009B2833" w:rsidRPr="00D71A0C" w:rsidRDefault="009B2833" w:rsidP="00D71A0C">
-[...9 lines deleted...]
-          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:id w:val="-2018145120"/>
+              <w:placeholder>
+                <w:docPart w:val="17896D8EDF4941498D181100C52E3C87"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:date>
+                <w:dateFormat w:val="dd/MM/yyyy"/>
+                <w:lid w:val="fr-FR"/>
+                <w:storeMappedDataAs w:val="dateTime"/>
+                <w:calendar w:val="gregorian"/>
+              </w:date>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="33291C5C" w14:textId="77777777" w:rsidR="00C12468" w:rsidRDefault="00C12468" w:rsidP="00C12468">
+                <w:pPr>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00EE24FF">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer une date.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:id w:val="878059423"/>
+              <w:placeholder>
+                <w:docPart w:val="E07EB1F2BBC5458E8C870BAC75EA5DF2"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="419949E2" w14:textId="77777777" w:rsidR="00C12468" w:rsidRDefault="00C12468" w:rsidP="00C12468">
+                <w:pPr>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00EE24FF">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:id w:val="946731562"/>
+              <w:showingPlcHdr/>
+              <w:picture/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="484EC9AF" w14:textId="20AF004D" w:rsidR="009B2833" w:rsidRDefault="009B2833" w:rsidP="00C12468">
+                <w:pPr>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="030C2B01" wp14:editId="27575438">
+                      <wp:extent cx="563270" cy="563270"/>
+                      <wp:effectExtent l="0" t="0" r="8255" b="8255"/>
+                      <wp:docPr id="3" name="Image 2"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                          <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:nvPicPr>
+                              <pic:cNvPr id="0" name="Picture 2"/>
+                              <pic:cNvPicPr>
+                                <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                              </pic:cNvPicPr>
+                            </pic:nvPicPr>
+                            <pic:blipFill>
+                              <a:blip r:embed="rId8" cstate="print">
+                                <a:extLst>
+                                  <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                    <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                  </a:ext>
+                                </a:extLst>
+                              </a:blip>
+                              <a:srcRect/>
+                              <a:stretch>
+                                <a:fillRect/>
+                              </a:stretch>
+                            </pic:blipFill>
+                            <pic:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="568932" cy="568932"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln>
+                                <a:noFill/>
+                              </a:ln>
+                            </pic:spPr>
+                          </pic:pic>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3486" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C12468" w:rsidRPr="00D71A0C" w:rsidRDefault="00C12468" w:rsidP="00D71A0C">
-[...9 lines deleted...]
-          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:id w:val="1233816993"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:date>
+                <w:dateFormat w:val="dd/MM/yyyy"/>
+                <w:lid w:val="fr-FR"/>
+                <w:storeMappedDataAs w:val="dateTime"/>
+                <w:calendar w:val="gregorian"/>
+              </w:date>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="3189F7E5" w14:textId="5B0FF266" w:rsidR="00C12468" w:rsidRDefault="00C12468" w:rsidP="001744AB">
+                <w:pPr>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00EE24FF">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer une date.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:id w:val="228966678"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="0246D4DB" w14:textId="6C6EB48F" w:rsidR="00C12468" w:rsidRDefault="00C12468" w:rsidP="001744AB">
+                <w:pPr>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00EE24FF">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:id w:val="1582558372"/>
+              <w:showingPlcHdr/>
+              <w:picture/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="119C2BE6" w14:textId="02F940ED" w:rsidR="00C12468" w:rsidRDefault="009B2833" w:rsidP="001744AB">
+                <w:pPr>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4B436D55" wp14:editId="546FF556">
+                      <wp:extent cx="563245" cy="563245"/>
+                      <wp:effectExtent l="0" t="0" r="8255" b="8255"/>
+                      <wp:docPr id="4" name="Image 3"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                          <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:nvPicPr>
+                              <pic:cNvPr id="0" name="Picture 3"/>
+                              <pic:cNvPicPr>
+                                <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                              </pic:cNvPicPr>
+                            </pic:nvPicPr>
+                            <pic:blipFill>
+                              <a:blip r:embed="rId8" cstate="print">
+                                <a:extLst>
+                                  <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                    <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                  </a:ext>
+                                </a:extLst>
+                              </a:blip>
+                              <a:srcRect/>
+                              <a:stretch>
+                                <a:fillRect/>
+                              </a:stretch>
+                            </pic:blipFill>
+                            <pic:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="569444" cy="569444"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln>
+                                <a:noFill/>
+                              </a:ln>
+                            </pic:spPr>
+                          </pic:pic>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C12468" w:rsidRDefault="00C12468" w:rsidP="000832F0">
+    <w:p w14:paraId="32BA03AA" w14:textId="77777777" w:rsidR="00C12468" w:rsidRPr="001744AB" w:rsidRDefault="00C12468" w:rsidP="009B2833">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:jc w:val="right"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D71A0C" w:rsidRPr="00D71A0C" w:rsidRDefault="00D71A0C" w:rsidP="00D71A0C">
-[...25 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+    <w:sectPr w:rsidR="00C12468" w:rsidRPr="001744AB" w:rsidSect="00C97DAE">
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="567" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00827AC7" w:rsidRDefault="00827AC7" w:rsidP="00620F36">
+    <w:p w14:paraId="056EDC8B" w14:textId="77777777" w:rsidR="00134E1C" w:rsidRDefault="00134E1C" w:rsidP="00620F36">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00827AC7" w:rsidRDefault="00827AC7" w:rsidP="00620F36">
+    <w:p w14:paraId="30C9EA2A" w14:textId="77777777" w:rsidR="00134E1C" w:rsidRDefault="00134E1C" w:rsidP="00620F36">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Marianne">
-    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
+    <w:sig w:usb0="0000000F" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="009B19A3" w:rsidRDefault="009B19A3">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="40CB1BE2" w14:textId="568590BA" w:rsidR="00C97DAE" w:rsidRDefault="00C97DAE">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
-  </w:p>
-[...21 lines deleted...]
-      <w:t>Sept</w:t>
+    <w:r>
+      <w:t>Académie de Normandie – Septembre 202</w:t>
     </w:r>
-    <w:r w:rsidR="000832F0" w:rsidRPr="000832F0">
-[...21 lines deleted...]
-      <w:t>5</w:t>
+    <w:r w:rsidR="00CD1C33">
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00827AC7" w:rsidRDefault="00827AC7" w:rsidP="00620F36">
+    <w:p w14:paraId="3C8CB47B" w14:textId="77777777" w:rsidR="00134E1C" w:rsidRDefault="00134E1C" w:rsidP="00620F36">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00827AC7" w:rsidRDefault="00827AC7" w:rsidP="00620F36">
+    <w:p w14:paraId="4F077F52" w14:textId="77777777" w:rsidR="00134E1C" w:rsidRDefault="00134E1C" w:rsidP="00620F36">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...57 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E5242D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E0E0B77E"/>
     <w:lvl w:ilvl="0" w:tplc="040C000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3197,166 +3478,153 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="448818648">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="521825905">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...2 lines deleted...]
-  <w:documentProtection w:edit="forms" w:enforcement="0"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="102"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="rDOxhYOjDPcc8xFXXrWUpunj9KL0VMBLGv76MeZQkN+uutTyPOx2PJBz/EUy/ZhqNh+3KNK5s3gNMgwFKIfdaQ==" w:salt="a8AATwolNa50o4F1KnjCqw=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useNormalStyleForList/>
-[...13 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00D71A0C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000832F0"/>
+    <w:rsidRoot w:val="00620F36"/>
     <w:rsid w:val="00134E1C"/>
-    <w:rsid w:val="00171C85"/>
     <w:rsid w:val="001744AB"/>
     <w:rsid w:val="00273526"/>
     <w:rsid w:val="003643CC"/>
-    <w:rsid w:val="00450724"/>
-    <w:rsid w:val="004923C8"/>
     <w:rsid w:val="004D02EE"/>
+    <w:rsid w:val="00577E7B"/>
     <w:rsid w:val="00620F36"/>
-    <w:rsid w:val="00827AC7"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009B19A3"/>
+    <w:rsid w:val="00812A20"/>
+    <w:rsid w:val="008C5D5B"/>
     <w:rsid w:val="009B2833"/>
     <w:rsid w:val="00AE57FF"/>
-    <w:rsid w:val="00BF24AD"/>
+    <w:rsid w:val="00BF28D3"/>
     <w:rsid w:val="00C12468"/>
-    <w:rsid w:val="00C50F0C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D71A0C"/>
+    <w:rsid w:val="00C61A28"/>
+    <w:rsid w:val="00C97DAE"/>
+    <w:rsid w:val="00CD1C33"/>
     <w:rsid w:val="00E20F3C"/>
-    <w:rsid w:val="00F4088C"/>
-    <w:rsid w:val="00F61A85"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="47C5EFFE"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{67E2FBC1-D039-4FDF-8E74-8E3BD50F2B32}"/>
+  <w15:docId w15:val="{7BA0DA82-3176-4795-8EC7-2302C8CB6C2C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3684,299 +3952,1091 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="En-tte">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="En-tteCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00620F36"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="En-tteCar">
+    <w:name w:val="En-tête Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="En-tte"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00620F36"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Pieddepage">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="PieddepageCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00620F36"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
+    <w:name w:val="Pied de page Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Pieddepage"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00620F36"/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00620F36"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00620F36"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C12468"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DefaultPlaceholder_-1854013437"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8830B4DE-F25A-4C43-9B28-25A7EE8E56E4}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00DA3190" w:rsidRDefault="00122292">
+          <w:r w:rsidRPr="00EE24FF">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer une date.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DefaultPlaceholder_-1854013440"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0764CA90-FAE7-40D4-BB95-2561E9999E78}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00DA3190" w:rsidRDefault="00122292">
+          <w:r w:rsidRPr="00EE24FF">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="17896D8EDF4941498D181100C52E3C87"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3005E021-CBCF-4739-B095-CBD7E4CDCD86}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00DA3190" w:rsidRDefault="00122292" w:rsidP="00122292">
+          <w:pPr>
+            <w:pStyle w:val="17896D8EDF4941498D181100C52E3C87"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00EE24FF">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer une date.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E07EB1F2BBC5458E8C870BAC75EA5DF2"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6C4FFCF0-306A-4AE4-8131-DA41BA48C4E8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00DA3190" w:rsidRDefault="00122292" w:rsidP="00122292">
+          <w:pPr>
+            <w:pStyle w:val="E07EB1F2BBC5458E8C870BAC75EA5DF2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00EE24FF">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="00E432DE60314D7BA393062C518E74D1"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DE67D173-D9B9-4572-8370-4B409D8F8143}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00DA3190" w:rsidRDefault="00122292" w:rsidP="00122292">
+          <w:pPr>
+            <w:pStyle w:val="00E432DE60314D7BA393062C518E74D1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00EE24FF">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer une date.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="994EDE31877D409A9E0A2A94B35B2492"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BF9679D1-B01A-4B5A-A23B-AA4A70E66462}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00DA3190" w:rsidRDefault="00122292" w:rsidP="00122292">
+          <w:pPr>
+            <w:pStyle w:val="994EDE31877D409A9E0A2A94B35B2492"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00EE24FF">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Marianne">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="0000000F" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:view w:val="normal"/>
+  <w:revisionView w:inkAnnotations="0"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00122292"/>
+    <w:rsid w:val="00122292"/>
+    <w:rsid w:val="00283DED"/>
+    <w:rsid w:val="00577E7B"/>
+    <w:rsid w:val="00BF28D3"/>
+    <w:rsid w:val="00DA3190"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="fr-FR"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Textedelespacerserv">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00122292"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="17896D8EDF4941498D181100C52E3C87">
+    <w:name w:val="17896D8EDF4941498D181100C52E3C87"/>
+    <w:rsid w:val="00122292"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E07EB1F2BBC5458E8C870BAC75EA5DF2">
+    <w:name w:val="E07EB1F2BBC5458E8C870BAC75EA5DF2"/>
+    <w:rsid w:val="00122292"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="00E432DE60314D7BA393062C518E74D1">
+    <w:name w:val="00E432DE60314D7BA393062C518E74D1"/>
+    <w:rsid w:val="00122292"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="994EDE31877D409A9E0A2A94B35B2492">
+    <w:name w:val="994EDE31877D409A9E0A2A94B35B2492"/>
+    <w:rsid w:val="00122292"/>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -4085,72 +5145,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>ba2fe33b82a2ddc82595a58ac1a48748</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>345</Words>
-  <Characters>1969</Characters>
+  <Words>383</Words>
+  <Characters>2110</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-  <Lines>16</Lines>
+  <DocSecurity>0</DocSecurity>
+  <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2310</CharactersWithSpaces>
+  <CharactersWithSpaces>2489</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Dufourmantelle Mathilde</dc:creator>
+  <dc:creator>P-Mathilde DUFOURMANTELLE</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>