--- v0 (2026-06-04)
+++ v1 (2026-09-04)
@@ -3,375 +3,587 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00371463" w:rsidRDefault="00B16EAD">
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="5A05282C" w14:textId="59616054" w:rsidR="00371463" w:rsidRDefault="00B80271">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:pict>
-[...60 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C08C65C" wp14:editId="0D8F9C07">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2516505</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-768350</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3988435" cy="731520"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="11" name="Zone de texte 11"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3988435" cy="731520"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3505631C" w14:textId="77777777" w:rsidR="006E3199" w:rsidRDefault="006E3199" w:rsidP="007B5691">
+                            <w:pPr>
+                              <w:jc w:val="right"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                              </w:rPr>
+                              <w:t>Dossier à adresser à</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                              </w:rPr>
+                              <w:t>:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2AB7F021" w14:textId="77777777" w:rsidR="006E3199" w:rsidRDefault="00B87FCA" w:rsidP="007B5691">
+                            <w:pPr>
+                              <w:jc w:val="right"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:hyperlink r:id="rId8" w:history="1">
+                              <w:r w:rsidR="00075E1A" w:rsidRPr="00A654C0">
+                                <w:rPr>
+                                  <w:rStyle w:val="Lienhypertexte"/>
+                                  <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>drfpic-positionnements-fc@ac-normandie.fr</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                          </w:p>
+                          <w:p w14:paraId="6D83FC59" w14:textId="77777777" w:rsidR="00000F49" w:rsidRPr="00C94C40" w:rsidRDefault="00000F49" w:rsidP="007B5691">
+                            <w:pPr>
+                              <w:jc w:val="right"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="5C08C65C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Zone de texte 11" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:198.15pt;margin-top:-60.5pt;width:314.05pt;height:57.6pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/CWHAIwIAAEUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC815K3xBEsB24CFwWM&#10;JIAT5ExTpCWU4rAkbcn9+g4peUHaU9ELNdTs7z3O79takYOwrgKd0+EgpURoDkWldzl9e119mVHi&#10;PNMFU6BFTo/C0fvF50/zxmRiBCWoQliCRbTLGpPT0nuTJYnjpaiZG4ARGp0SbM08Xu0uKSxrsHqt&#10;klGa3iQN2MJY4MI5/PvYOeki1pdScP8spROeqJzibD6eNp7bcCaLOct2lpmy4v0Y7B+mqFmlsem5&#10;1CPzjOxt9UepuuIWHEg/4FAnIGXFRdwBtxmmH7bZlMyIuAuC48wZJvf/yvKnw8a8WOLbr9AigXEJ&#10;Z9bAfzjEJmmMy/qYgKnLHEaHRVtp6/DFFQgmIrbHM56i9YTjz/HdbDYZTynh6LsdD6ejCHhyyTbW&#10;+W8CahKMnFrkK07ADmvnQ3+WnUJCMw2rSqnImdKkyenNeJrGhLMHM5TuB+9mDVP7dttiWjC3UBxx&#10;YQudFpzhqwqbr5nzL8wi+bgKCto/4yEVYBPoLUpKsL/+9j/EIyfopaRBMeXU/dwzKyhR3zWydTec&#10;TIL64mUyvUUciL32bK89el8/AOp1iE/H8GiGeK9OprRQv6Pul6Erupjm2Dun/mQ++E7i+G64WC5j&#10;EOrNML/WG8NPPAdoX9t3Zk2Pv0fmnuAkO5Z9oKGL7YhY7j3IKnJ0QbXHHbUaqevfVXgM1/cYdXn9&#10;i98AAAD//wMAUEsDBBQABgAIAAAAIQBmetBr4wAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/L&#10;bsIwEEX3lfoP1lTqDpyEh9IQB6FIqFLVLqBsupvEJonwI40NpP36Diu6nJmjO+fm69FodlGD75wV&#10;EE8jYMrWTna2EXD43E5SYD6glaidVQJ+lId18fiQYybd1e7UZR8aRiHWZyigDaHPOPd1qwz6qeuV&#10;pdvRDQYDjUPD5YBXCjeaJ1G05AY7Sx9a7FXZqvq0PxsBb+X2A3dVYtJfXb6+Hzf99+FrIcTz07hZ&#10;AQtqDHcYbvqkDgU5Ve5spWdawOxlOSNUwCROYmp1Q6JkPgdW0W6RAi9y/r9E8QcAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQD/CWHAIwIAAEUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBmetBr4wAAAAwBAAAPAAAAAAAAAAAAAAAAAH0EAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="3505631C" w14:textId="77777777" w:rsidR="006E3199" w:rsidRDefault="006E3199" w:rsidP="007B5691">
+                      <w:pPr>
+                        <w:jc w:val="right"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                        </w:rPr>
+                        <w:t>Dossier à adresser à</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                        </w:rPr>
+                        <w:t>:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2AB7F021" w14:textId="77777777" w:rsidR="006E3199" w:rsidRDefault="00EB2AB1" w:rsidP="007B5691">
+                      <w:pPr>
+                        <w:jc w:val="right"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:hyperlink r:id="rId9" w:history="1">
+                        <w:r w:rsidR="00075E1A" w:rsidRPr="00A654C0">
+                          <w:rPr>
+                            <w:rStyle w:val="Lienhypertexte"/>
+                            <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>drfpic-positionnements-fc@ac-normandie.fr</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                    </w:p>
+                    <w:p w14:paraId="6D83FC59" w14:textId="77777777" w:rsidR="00000F49" w:rsidRPr="00C94C40" w:rsidRDefault="00000F49" w:rsidP="007B5691">
+                      <w:pPr>
+                        <w:jc w:val="right"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:pict>
-[...22 lines deleted...]
-        </w:pict>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57AEA065" wp14:editId="04F2CDE4">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-840740</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-884555</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1623695" cy="1173480"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="10" name="Image 12" descr="L:\DRFPIC\DRFPIC-Partages\Mathilde DUFOURMANTELLE\nouvelle charte\Logo_acNormandie.png"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Image 12" descr="L:\DRFPIC\DRFPIC-Partages\Mathilde DUFOURMANTELLE\nouvelle charte\Logo_acNormandie.png"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1623695" cy="1173480"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:pict>
-[...3 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="614C2EE3" wp14:editId="232A8378">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-667385</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>213360</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7172325" cy="4269740"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="9" name="Rectangle : coins arrondis 9"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7172325" cy="4269740"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:roundrect w14:anchorId="2FD87297" id="Rectangle : coins arrondis 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:-52.55pt;margin-top:16.8pt;width:564.75pt;height:336.2pt;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD7oN0WbAIAANUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51kadMadYqgRYcB&#10;QVu0HXpmZTkWJomapMTJfv0o2UmzbqdhPgikSPHj8dGXV1uj2Ub6oNBWfHwy4kxagbWyq4p/e779&#10;dM5ZiGBr0GhlxXcy8Kv5xw+XnSvlBFvUtfSMgthQdq7ibYyuLIogWmkgnKCTlowNegORVL8qag8d&#10;RTe6mIxGZ0WHvnYehQyBbm96I5/n+E0jRbxvmiAj0xWn2mI+fT5f01nML6FceXCtEkMZ8A9VGFCW&#10;kh5C3UAEtvbqj1BGCY8Bm3gi0BTYNErI3AN1Mx696+apBSdzLwROcAeYwv8LK+42T+7Bp9KDW6L4&#10;HgiRonOhPFiSEgafbeNN8qXC2TajuDugKLeRCbqcjWeTz5NTzgTZppOzi9k041xAuX/ufIhfJBqW&#10;hIp7XNv6kWaVIYTNMsRUBZR7v5TS4q3SOs9LW9YR2S5GpzRSAUSbRkMk0bi64sGuOAO9Ij6K6HPI&#10;gFrV6XnucxeutWcbIEoQk2rsnql0zjSESAbqJ3+JGlTCb09TPTcQ2v5xNvUMMioSjbUyFT8/fq1t&#10;yigzEYeu3uBM0ivWuwfPPPbMDE7cKkqypFoewBMVqUNar3hPR6OR2sZB4qxF//Nv98mfGEJWzjqi&#10;NkHyYw1eUotfLXHnYjylibCYlenpbEKKP7a8Hlvs2lwjQTWmRXYii8k/6r3YeDQvtIWLlJVMYAXl&#10;7sEflOvYrxztsZCLRXYj/juIS/vkRAqecErwPm9fwLuBGJEGc4f7NYDyHTV6354ci3XERmXevOE6&#10;UJl2J89y2PO0nMd69nr7G81/AQAA//8DAFBLAwQUAAYACAAAACEAxQVAleEAAAAMAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3Fo7aQkQ4lRVJVSJSyHk0psbL3FEvI5itwl/j3uC&#10;42qeZt4Wm9n27IKj7xxJSJYCGFLjdEethPrzdfEEzAdFWvWOUMIPetiUtzeFyrWb6AMvVWhZLCGf&#10;KwkmhCHn3DcGrfJLNyDF7MuNVoV4ji3Xo5piue15KkTGreooLhg14M5g812drQS/f64OyHdHu90f&#10;8K2uJ3NM36W8v5u3L8ACzuEPhqt+VIcyOp3cmbRnvYRFIh6SyEpYrTJgV0Kk6zWwk4RHkQngZcH/&#10;P1H+AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPug3RZsAgAA1QQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMUFQJXhAAAADAEAAA8AAAAAAAAA&#10;AAAAAAAAxgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADUBQAAAAA=&#10;" filled="f" strokecolor="windowText" strokeweight="1.5pt">
+                <v:stroke joinstyle="miter"/>
+                <v:path arrowok="t"/>
+              </v:roundrect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00240921" w:rsidRDefault="00240921"/>
-    <w:p w:rsidR="003E024A" w:rsidRPr="00554576" w:rsidRDefault="003E024A" w:rsidP="003E024A">
+    <w:p w14:paraId="12E3084A" w14:textId="77777777" w:rsidR="00240921" w:rsidRDefault="00240921"/>
+    <w:p w14:paraId="2AC1C35E" w14:textId="77777777" w:rsidR="003E024A" w:rsidRPr="00554576" w:rsidRDefault="003E024A" w:rsidP="003E024A">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-709" w:right="80" w:firstLine="142"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00554576">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">DEMANDE DE POSITIONNEMENT </w:t>
       </w:r>
       <w:r w:rsidRPr="00554576">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>REGLEMENTAIRE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E024A" w:rsidRPr="009E61D9" w:rsidRDefault="003E024A" w:rsidP="003E024A">
+    <w:p w14:paraId="6670C7BC" w14:textId="77777777" w:rsidR="003E024A" w:rsidRPr="009E61D9" w:rsidRDefault="003E024A" w:rsidP="003E024A">
       <w:pPr>
         <w:spacing w:after="0" w:line="230" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003E024A" w:rsidRDefault="003E024A" w:rsidP="003E024A">
+    <w:p w14:paraId="0FAB684B" w14:textId="77777777" w:rsidR="003E024A" w:rsidRDefault="003E024A" w:rsidP="003E024A">
       <w:pPr>
         <w:spacing w:after="0" w:line="224" w:lineRule="auto"/>
         <w:ind w:right="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB6FCD">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>en vue de la préparation d’un Certificat d’Aptitude Professionnelle, Brevet Professionnel, Baccalauréat Professionnel, Brevet de Technicien Supérieur (Arrêté du 9 mai 1995 relatif au positionnement)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB6FCD" w:rsidRPr="00CB6FCD" w:rsidRDefault="00CB6FCD" w:rsidP="003E024A">
+    <w:p w14:paraId="3DCCB56D" w14:textId="77777777" w:rsidR="00CB6FCD" w:rsidRPr="00CB6FCD" w:rsidRDefault="00CB6FCD" w:rsidP="003E024A">
       <w:pPr>
         <w:spacing w:after="0" w:line="224" w:lineRule="auto"/>
         <w:ind w:right="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003E024A" w:rsidRPr="00CB6FCD" w:rsidRDefault="003E024A" w:rsidP="003E024A">
+    <w:p w14:paraId="7158E891" w14:textId="77777777" w:rsidR="003E024A" w:rsidRPr="00CB6FCD" w:rsidRDefault="003E024A" w:rsidP="003E024A">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:right="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB6FCD">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidR="00CB6FCD">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB6FCD">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>éaliser au plus tôt, et à renvoyer au plus tard dans le mois de l’entrée en formation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E024A" w:rsidRPr="009E61D9" w:rsidRDefault="003E024A" w:rsidP="00CB6FCD">
+    <w:p w14:paraId="7ADEF7EF" w14:textId="77777777" w:rsidR="003E024A" w:rsidRPr="009E61D9" w:rsidRDefault="003E024A" w:rsidP="00CB6FCD">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="40" w:hanging="324"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E61D9">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>PAR :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E024A" w:rsidRPr="009E61D9" w:rsidRDefault="003E024A" w:rsidP="003E024A">
+    <w:p w14:paraId="56DA965E" w14:textId="77777777" w:rsidR="003E024A" w:rsidRPr="009E61D9" w:rsidRDefault="003E024A" w:rsidP="003E024A">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="40" w:hanging="466"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5246"/>
         <w:gridCol w:w="4819"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003E024A" w:rsidRPr="00B16EAD" w:rsidTr="00B16EAD">
+      <w:tr w:rsidR="003E024A" w:rsidRPr="00B16EAD" w14:paraId="3906159C" w14:textId="77777777" w:rsidTr="00B16EAD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5246" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003E024A" w:rsidRPr="00B16EAD" w:rsidRDefault="00371463" w:rsidP="00B16EAD">
+          <w:p w14:paraId="1AC76872" w14:textId="77777777" w:rsidR="003E024A" w:rsidRPr="00B16EAD" w:rsidRDefault="00371463" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">M. / Mme : </w:t>
             </w:r>
             <w:r w:rsidR="006E3F3B" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte70"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="Texte70"/>
+            <w:bookmarkStart w:id="0" w:name="Texte70"/>
             <w:r w:rsidR="006E3F3B" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="006E3F3B" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="006E3F3B" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
@@ -417,96 +629,96 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00191497" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006E3F3B" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="1"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003E024A" w:rsidRPr="00B16EAD" w:rsidRDefault="00371463" w:rsidP="00B16EAD">
+          <w:p w14:paraId="6EFE9E26" w14:textId="77777777" w:rsidR="003E024A" w:rsidRPr="00B16EAD" w:rsidRDefault="00371463" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Épouse : </w:t>
             </w:r>
             <w:r w:rsidR="002D4CF5" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="Texte2"/>
+            <w:bookmarkStart w:id="1" w:name="Texte2"/>
             <w:r w:rsidR="002D4CF5" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="002D4CF5" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="002D4CF5" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
@@ -552,100 +764,100 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00230648" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002D4CF5" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
+            <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00371463" w:rsidRPr="00B16EAD" w:rsidTr="00B16EAD">
+      <w:tr w:rsidR="00371463" w:rsidRPr="00B16EAD" w14:paraId="460A83D0" w14:textId="77777777" w:rsidTr="00B16EAD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00371463" w:rsidRPr="00B16EAD" w:rsidRDefault="00371463" w:rsidP="00B16EAD">
+          <w:p w14:paraId="3977DA9D" w14:textId="77777777" w:rsidR="00371463" w:rsidRPr="00B16EAD" w:rsidRDefault="00371463" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="255" w:lineRule="exact"/>
               <w:ind w:left="5387" w:hanging="5387"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Prénoms : </w:t>
             </w:r>
             <w:r w:rsidR="006E3F3B" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte71"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="Texte71"/>
+            <w:bookmarkStart w:id="2" w:name="Texte71"/>
             <w:r w:rsidR="006E3F3B" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="006E3F3B" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="006E3F3B" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
@@ -696,65 +908,65 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006E3F3B" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006E3F3B" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="3"/>
+            <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00371463" w:rsidRPr="00B16EAD" w:rsidTr="00B16EAD">
+      <w:tr w:rsidR="00371463" w:rsidRPr="00B16EAD" w14:paraId="02681ABB" w14:textId="77777777" w:rsidTr="00B16EAD">
         <w:trPr>
           <w:trHeight w:val="298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00371463" w:rsidRPr="00B16EAD" w:rsidRDefault="00371463" w:rsidP="00B16EAD">
+          <w:p w14:paraId="1C6FA70B" w14:textId="77777777" w:rsidR="00371463" w:rsidRPr="00B16EAD" w:rsidRDefault="00371463" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Né(e) le</w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Bookman Old Style" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
@@ -767,51 +979,51 @@
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="006E3F3B" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte72"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="4" w:name="Texte72"/>
+            <w:bookmarkStart w:id="3" w:name="Texte72"/>
             <w:r w:rsidR="006E3F3B" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="006E3F3B" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="006E3F3B" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
@@ -862,61 +1074,61 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006E3F3B" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006E3F3B" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E024A" w:rsidRPr="00B16EAD" w:rsidTr="00B16EAD">
+      <w:tr w:rsidR="003E024A" w:rsidRPr="00B16EAD" w14:paraId="54F7FD43" w14:textId="77777777" w:rsidTr="00B16EAD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5246" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003E024A" w:rsidRPr="00B16EAD" w:rsidRDefault="00371463" w:rsidP="00B16EAD">
+          <w:p w14:paraId="6ED62137" w14:textId="77777777" w:rsidR="003E024A" w:rsidRPr="00B16EAD" w:rsidRDefault="00371463" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>à</w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Bookman Old Style" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
@@ -937,51 +1149,51 @@
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006E3F3B" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte73"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="5" w:name="Texte73"/>
+            <w:bookmarkStart w:id="4" w:name="Texte73"/>
             <w:r w:rsidR="006E3F3B" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="006E3F3B" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="006E3F3B" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -1023,96 +1235,96 @@
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006E3F3B" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006E3F3B" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003E024A" w:rsidRPr="00B16EAD" w:rsidRDefault="00371463" w:rsidP="00B16EAD">
+          <w:p w14:paraId="27C53E69" w14:textId="77777777" w:rsidR="003E024A" w:rsidRPr="00B16EAD" w:rsidRDefault="00371463" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Pays : </w:t>
             </w:r>
             <w:r w:rsidR="006E3F3B" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte77"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="Texte77"/>
+            <w:bookmarkStart w:id="5" w:name="Texte77"/>
             <w:r w:rsidR="006E3F3B" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="006E3F3B" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="006E3F3B" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
@@ -1163,62 +1375,62 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006E3F3B" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006E3F3B" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00371463" w:rsidRPr="00B16EAD" w:rsidTr="00B16EAD">
+      <w:tr w:rsidR="00371463" w:rsidRPr="00B16EAD" w14:paraId="6989FA8F" w14:textId="77777777" w:rsidTr="00B16EAD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00371463" w:rsidRPr="00B16EAD" w:rsidRDefault="00371463" w:rsidP="00B16EAD">
+          <w:p w14:paraId="48BBD93E" w14:textId="77777777" w:rsidR="00371463" w:rsidRPr="00B16EAD" w:rsidRDefault="00371463" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Adresse</w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Bookman Old Style" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
@@ -1231,51 +1443,51 @@
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="006E3F3B" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte74"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="7" w:name="Texte74"/>
+            <w:bookmarkStart w:id="6" w:name="Texte74"/>
             <w:r w:rsidR="006E3F3B" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="006E3F3B" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="006E3F3B" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
@@ -1326,61 +1538,61 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006E3F3B" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006E3F3B" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00371463" w:rsidRPr="00B16EAD" w:rsidTr="00B16EAD">
+      <w:tr w:rsidR="00371463" w:rsidRPr="00B16EAD" w14:paraId="491BC5BC" w14:textId="77777777" w:rsidTr="00B16EAD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5246" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00371463" w:rsidRPr="00B16EAD" w:rsidRDefault="00371463" w:rsidP="00B16EAD">
+          <w:p w14:paraId="6D5E3463" w14:textId="77777777" w:rsidR="00371463" w:rsidRPr="00B16EAD" w:rsidRDefault="00371463" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Code Postal</w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Bookman Old Style" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
@@ -1394,51 +1606,51 @@
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="006E3F3B" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte75"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="8" w:name="Texte75"/>
+            <w:bookmarkStart w:id="7" w:name="Texte75"/>
             <w:r w:rsidR="006E3F3B" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="006E3F3B" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="006E3F3B" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
@@ -1489,59 +1701,59 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006E3F3B" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006E3F3B" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00371463" w:rsidRPr="00B16EAD" w:rsidRDefault="00371463" w:rsidP="00B16EAD">
+          <w:p w14:paraId="520C9E25" w14:textId="77777777" w:rsidR="00371463" w:rsidRPr="00B16EAD" w:rsidRDefault="00371463" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ville</w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Bookman Old Style" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
@@ -1565,51 +1777,51 @@
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006E3F3B" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte76"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="Texte76"/>
+            <w:bookmarkStart w:id="8" w:name="Texte76"/>
             <w:r w:rsidR="006E3F3B" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="006E3F3B" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="006E3F3B" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
@@ -1660,68 +1872,68 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006E3F3B" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006E3F3B" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003E024A" w:rsidRPr="009E61D9" w:rsidRDefault="003E024A" w:rsidP="00CB6FCD">
+    <w:p w14:paraId="497DA466" w14:textId="77777777" w:rsidR="003E024A" w:rsidRPr="009E61D9" w:rsidRDefault="003E024A" w:rsidP="00CB6FCD">
       <w:pPr>
         <w:spacing w:line="255" w:lineRule="exact"/>
         <w:ind w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003E024A" w:rsidRPr="004A0299" w:rsidRDefault="00371463" w:rsidP="00CB6FCD">
+    <w:p w14:paraId="7418B47E" w14:textId="77777777" w:rsidR="003E024A" w:rsidRPr="004A0299" w:rsidRDefault="00371463" w:rsidP="00CB6FCD">
       <w:pPr>
         <w:spacing w:line="255" w:lineRule="exact"/>
         <w:ind w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A0299">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Book Antiqua" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Intitulé complet du diplôme</w:t>
       </w:r>
       <w:r w:rsidRPr="004A0299">
         <w:rPr>
           <w:rFonts w:eastAsia="Bookman Old Style" w:cs="Calibri"/>
           <w:i/>
@@ -1733,51 +1945,51 @@
       <w:r w:rsidRPr="004A0299">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="006E3F3B">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte78"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="Texte78"/>
+      <w:bookmarkStart w:id="9" w:name="Texte78"/>
       <w:r w:rsidR="006E3F3B">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="006E3F3B">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="006E3F3B">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
@@ -1819,102 +2031,102 @@
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="006E3F3B">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
           <w:i/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="006E3F3B">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w:rsidR="00371463" w:rsidRPr="004A0299" w:rsidRDefault="00371463" w:rsidP="00CB6FCD">
+    <w:p w14:paraId="72D14500" w14:textId="12CED9F6" w:rsidR="00371463" w:rsidRPr="004A0299" w:rsidRDefault="00371463" w:rsidP="00CB6FCD">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="880" w:hanging="1164"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Book Antiqua" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A0299">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Book Antiqua" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Date et signature du candidat :</w:t>
       </w:r>
       <w:r w:rsidRPr="004A0299">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C4008D">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="Texte12"/>
+      <w:bookmarkStart w:id="10" w:name="Texte12"/>
       <w:r w:rsidR="00C4008D">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00C4008D">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00C4008D">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
@@ -1956,221 +2168,328 @@
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C4008D">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
           <w:i/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C4008D">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidR="00665C0B">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                      </w:t>
       </w:r>
-      <w:r w:rsidR="00B16EAD" w:rsidRPr="00B16EAD">
+      <w:r w:rsidR="00B80271" w:rsidRPr="00B16EAD">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
           <w:i/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:pict>
-[...3 lines deleted...]
-        </w:pict>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="42AF9F65" wp14:editId="4D4CB52A">
+            <wp:extent cx="628650" cy="628650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Image 4"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Image 4"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="628650" cy="628650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A71553" w:rsidRDefault="00B16EAD" w:rsidP="003E024A">
+    <w:p w14:paraId="6150FB52" w14:textId="3DE4EE35" w:rsidR="00A71553" w:rsidRDefault="00B80271" w:rsidP="003E024A">
       <w:pPr>
         <w:spacing w:line="255" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:pict>
-[...3 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6682B2DE" wp14:editId="2DEED16C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-673100</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>316230</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7127875" cy="4118610"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="8" name="Rectangle : coins arrondis 8"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7127875" cy="4118610"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:roundrect w14:anchorId="69761913" id="Rectangle : coins arrondis 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:-53pt;margin-top:24.9pt;width:561.25pt;height:324.3pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBvddNJagIAANUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+xqCaKERoUJUnSah&#10;tlo79fnqOCSa7fNsQ2B//c5OoKzb07Q8WHe+35+/y/xmrxXbSedbNCXPL0acSSOwas2m5N+e7z7N&#10;OPMBTAUKjSz5QXp+s/j4Yd7ZQo6xQVVJxyiJ8UVnS96EYIss86KRGvwFWmnIWKPTEEh1m6xy0FF2&#10;rbLxaHSVdegq61BI7+n2tjfyRcpf11KEh7r2MjBVcuotpNOl8zWe2WIOxcaBbVoxtAH/0IWG1lDR&#10;U6pbCMC2rv0jlW6FQ491uBCoM6zrVsg0A02Tj95N89SAlWkWAsfbE0z+/6UV97sn++hi696uUXz3&#10;hEjWWV+cLFHxg8++djr6UuNsn1A8nFCU+8AEXU7z8XQ2veRMkG2S57OrPOGcQXEMt86HzxI1i0LJ&#10;HW5N9ZXeKkEIu7UPsQsojn6xpMG7Vqn0Xsqwjsh2PbqkJxVAtKkVBBK1rUruzYYzUBviowgupfSo&#10;2iqGpzkPfqUc2wFRgphUYfdMrXOmwAcy0Dzpi9SgFn4Ljf3cgm/64GTqGaTbQDRWrS757DxamVhR&#10;JiIOU73BGaVXrA6PjjnsmemtuGupyJp6eQRHVKQJab3CAx21QhobB4mzBt3Pv91Hf2IIWTnriNoE&#10;yY8tOEkjfjHEnet8Mom7kJTJ5XRMiju3vJ5bzFavkKDKaZGtSGL0D+oo1g71C23hMlYlExhBtXvw&#10;B2UV+pWjPRZyuUxuxH8LYW2erIjJI04R3uf9Czg7ECPQw9zjcQ2geEeN3rcnx3IbsG4Tb95wHahM&#10;u5PectjzuJznevJ6+xstfgEAAP//AwBQSwMEFAAGAAgAAAAhAM8IzN3hAAAADAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FqwzAQRO+F/oPYQm+J5JCa2LUcQqAEeknr+JKbYm0tU2tlLCV2/77KqT0u&#10;O8y8V2xn27Mbjr5zJCFZCmBIjdMdtRLq09tiA8wHRVr1jlDCD3rYlo8Phcq1m+gTb1VoWSwhnysJ&#10;JoQh59w3Bq3ySzcgxd+XG60K8Rxbrkc1xXLb85UQKbeqo7hg1IB7g813dbUS/CGrjsj3Z7s7HPG9&#10;ridzXn1I+fw0716BBZzDXxju+BEdysh0cVfSnvUSFolIo0yQsM6iwz0hkvQF2EVCmm3WwMuC/5co&#10;fwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBvddNJagIAANUEAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDPCMzd4QAAAAwBAAAPAAAAAAAAAAAA&#10;AAAAAMQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;" filled="f" strokecolor="windowText" strokeweight="1.5pt">
+                <v:stroke joinstyle="miter"/>
+                <v:path arrowok="t"/>
+              </v:roundrect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C4008D" w:rsidRDefault="00C4008D" w:rsidP="003E024A">
+    <w:p w14:paraId="7AC66F66" w14:textId="77777777" w:rsidR="00C4008D" w:rsidRDefault="00C4008D" w:rsidP="003E024A">
       <w:pPr>
         <w:spacing w:line="255" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C4008D" w:rsidRPr="009E61D9" w:rsidRDefault="00C4008D" w:rsidP="003E024A">
+    <w:p w14:paraId="29AC8A80" w14:textId="77777777" w:rsidR="00C4008D" w:rsidRPr="009E61D9" w:rsidRDefault="00C4008D" w:rsidP="003E024A">
       <w:pPr>
         <w:spacing w:line="255" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00371463" w:rsidRPr="009E61D9" w:rsidRDefault="00CB6FCD" w:rsidP="00371463">
+    <w:p w14:paraId="5B4A2072" w14:textId="77777777" w:rsidR="00371463" w:rsidRPr="009E61D9" w:rsidRDefault="00CB6FCD" w:rsidP="00371463">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-709" w:firstLine="142"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Book Antiqua" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Book Antiqua" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>DÉCISION DE LA RECTRICE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB6FCD" w:rsidRPr="009E61D9" w:rsidRDefault="00CB6FCD" w:rsidP="003E024A">
+    <w:p w14:paraId="45CBAE59" w14:textId="77777777" w:rsidR="00CB6FCD" w:rsidRPr="009E61D9" w:rsidRDefault="00CB6FCD" w:rsidP="003E024A">
       <w:pPr>
         <w:spacing w:line="255" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="26"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4957"/>
         <w:gridCol w:w="2551"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D109DC" w:rsidRPr="00B16EAD" w:rsidTr="00B16EAD">
+      <w:tr w:rsidR="00D109DC" w:rsidRPr="00B16EAD" w14:paraId="325AD405" w14:textId="77777777" w:rsidTr="00B16EAD">
         <w:trPr>
           <w:trHeight w:val="1406"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D109DC" w:rsidRPr="00B16EAD" w:rsidRDefault="00D109DC" w:rsidP="00B16EAD">
+          <w:p w14:paraId="31EC6C9E" w14:textId="77777777" w:rsidR="00D109DC" w:rsidRPr="00B16EAD" w:rsidRDefault="00D109DC" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="255" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Durée de formation en centre de formation :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D109DC" w:rsidRPr="00B16EAD" w:rsidRDefault="005974D3" w:rsidP="00B16EAD">
+          <w:p w14:paraId="560FAC88" w14:textId="77777777" w:rsidR="00D109DC" w:rsidRPr="00B16EAD" w:rsidRDefault="005974D3" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="255" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte65"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="12" w:name="Texte65"/>
+            <w:bookmarkStart w:id="11" w:name="Texte65"/>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
@@ -2203,170 +2522,170 @@
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="11"/>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D109DC" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>heures</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D109DC" w:rsidRPr="00B16EAD" w:rsidTr="00B16EAD">
+      <w:tr w:rsidR="00D109DC" w:rsidRPr="00B16EAD" w14:paraId="3F203A67" w14:textId="77777777" w:rsidTr="00B16EAD">
         <w:trPr>
           <w:trHeight w:val="1195"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D109DC" w:rsidRPr="00B16EAD" w:rsidRDefault="00D109DC" w:rsidP="00B16EAD">
+          <w:p w14:paraId="61848BE5" w14:textId="77777777" w:rsidR="00D109DC" w:rsidRPr="00B16EAD" w:rsidRDefault="00D109DC" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="255" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Durée des périodes de formation</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D109DC" w:rsidRPr="00B16EAD" w:rsidRDefault="00D109DC" w:rsidP="00B16EAD">
+          <w:p w14:paraId="34F7C65B" w14:textId="77777777" w:rsidR="00D109DC" w:rsidRPr="00B16EAD" w:rsidRDefault="00D109DC" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="255" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>en milieu professionnel</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D109DC" w:rsidRPr="00B16EAD" w:rsidRDefault="00D109DC" w:rsidP="00B16EAD">
+          <w:p w14:paraId="208155B2" w14:textId="77777777" w:rsidR="00D109DC" w:rsidRPr="00B16EAD" w:rsidRDefault="00D109DC" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="255" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ou des stages :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D109DC" w:rsidRPr="00B16EAD" w:rsidRDefault="00C4008D" w:rsidP="00B16EAD">
+          <w:p w14:paraId="1CC14FD4" w14:textId="77777777" w:rsidR="00D109DC" w:rsidRPr="00B16EAD" w:rsidRDefault="00C4008D" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="255" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="13" w:name="Texte14"/>
+            <w:bookmarkStart w:id="12" w:name="Texte14"/>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
@@ -2399,610 +2718,728 @@
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="12"/>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006E3199" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>semaines</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003E024A" w:rsidRPr="009E61D9" w:rsidRDefault="003E024A" w:rsidP="003E024A">
+    <w:p w14:paraId="526D58B5" w14:textId="77777777" w:rsidR="003E024A" w:rsidRPr="009E61D9" w:rsidRDefault="003E024A" w:rsidP="003E024A">
       <w:pPr>
         <w:spacing w:line="255" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003E024A" w:rsidRPr="009E61D9" w:rsidRDefault="003E024A" w:rsidP="003E024A">
+    <w:p w14:paraId="47F1090C" w14:textId="77777777" w:rsidR="003E024A" w:rsidRPr="009E61D9" w:rsidRDefault="003E024A" w:rsidP="003E024A">
       <w:pPr>
         <w:spacing w:line="255" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB6FCD" w:rsidRDefault="00CB6FCD" w:rsidP="00CB6FCD">
+    <w:p w14:paraId="04F4DD6A" w14:textId="77777777" w:rsidR="00CB6FCD" w:rsidRDefault="00CB6FCD" w:rsidP="00CB6FCD">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:firstLine="1701"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Book Antiqua" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00371463" w:rsidRDefault="00371463" w:rsidP="00665C0B">
+    <w:p w14:paraId="40DEECFF" w14:textId="77777777" w:rsidR="00371463" w:rsidRDefault="00371463" w:rsidP="00665C0B">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:firstLine="1701"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Book Antiqua" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E61D9">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Book Antiqua" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Date et signature de la Rectrice</w:t>
       </w:r>
       <w:r w:rsidRPr="009E61D9">
         <w:rPr>
           <w:rFonts w:eastAsia="Book Antiqua" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E61D9">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Book Antiqua" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB6FCD" w:rsidRDefault="00CB6FCD" w:rsidP="00CB6FCD">
+    <w:p w14:paraId="4336C309" w14:textId="77777777" w:rsidR="00CB6FCD" w:rsidRDefault="00CB6FCD" w:rsidP="00CB6FCD">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="580" w:hanging="580"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Book Antiqua" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C4008D" w:rsidRDefault="00B16EAD" w:rsidP="00000F49">
+    <w:p w14:paraId="26E5064A" w14:textId="77777777" w:rsidR="00C4008D" w:rsidRDefault="00B16EAD" w:rsidP="00000F49">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="580" w:hanging="580"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Book Antiqua" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00752553">
         <w:rPr>
-          <w:rStyle w:val="PlaceholderText"/>
+          <w:rStyle w:val="Textedelespacerserv"/>
         </w:rPr>
         <w:t>Cliquez ou appuyez ici pour entrer une date.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00665C0B" w:rsidRDefault="00075E1A" w:rsidP="00075E1A">
+    <w:p w14:paraId="3B2F0C71" w14:textId="179D3479" w:rsidR="00665C0B" w:rsidRDefault="00075E1A" w:rsidP="00075E1A">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:right="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Book Antiqua" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Hlk134005133"/>
+      <w:bookmarkStart w:id="13" w:name="_Hlk134005133"/>
       <w:r w:rsidRPr="00B3438B">
         <w:t>Pour</w:t>
       </w:r>
       <w:r w:rsidR="00B3438B" w:rsidRPr="00B3438B">
-        <w:t xml:space="preserve"> Madame la Rectrice par délégation le chef de division </w:t>
+        <w:t xml:space="preserve"> Madame la Rectrice par délégation l</w:t>
+      </w:r>
+      <w:r w:rsidR="00B87FCA">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00B3438B" w:rsidRPr="00B3438B">
+        <w:t xml:space="preserve"> chef</w:t>
+      </w:r>
+      <w:r w:rsidR="00B87FCA">
+        <w:t>fe</w:t>
+      </w:r>
+      <w:r w:rsidR="00B3438B" w:rsidRPr="00B3438B">
+        <w:t xml:space="preserve"> de division </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">des examens et concours </w:t>
       </w:r>
-      <w:r w:rsidR="00B3438B" w:rsidRPr="00B3438B">
-        <w:t>Laurent Mussard</w:t>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidR="00B87FCA">
+        <w:t>Françoise LAY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidR="00665C0B">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Book Antiqua" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C4008D" w:rsidRDefault="00665C0B" w:rsidP="00000F49">
+    <w:p w14:paraId="16FD1070" w14:textId="6B138665" w:rsidR="00C4008D" w:rsidRDefault="00665C0B" w:rsidP="00000F49">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="580" w:hanging="580"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Book Antiqua" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Book Antiqua" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00B16EAD" w:rsidRPr="00B16EAD">
+      <w:r w:rsidR="00B80271" w:rsidRPr="00B16EAD">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Book Antiqua" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:pict>
-[...3 lines deleted...]
-        </w:pict>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3F14CBEF" wp14:editId="507D1ECD">
+            <wp:extent cx="619125" cy="619125"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="2" name="Image 7"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Image 7"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="619125" cy="619125"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB6FCD" w:rsidRDefault="00CB6FCD" w:rsidP="00665C0B">
+    <w:p w14:paraId="056C53CF" w14:textId="77777777" w:rsidR="00CB6FCD" w:rsidRDefault="00CB6FCD" w:rsidP="00665C0B">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="580" w:hanging="580"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00665C0B" w:rsidRDefault="00665C0B" w:rsidP="00CB6FCD">
+    <w:p w14:paraId="27D7EBBD" w14:textId="77777777" w:rsidR="00665C0B" w:rsidRDefault="00665C0B" w:rsidP="00CB6FCD">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="580" w:hanging="580"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002C1ECF" w:rsidRPr="009E61D9" w:rsidRDefault="00B16EAD" w:rsidP="002C1ECF">
+    <w:p w14:paraId="217B8CB3" w14:textId="27431319" w:rsidR="002C1ECF" w:rsidRPr="009E61D9" w:rsidRDefault="00B80271" w:rsidP="002C1ECF">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="1134" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="27"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...4 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1BE06F23" wp14:editId="0B7F21DF">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>624840</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-189865</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4563745" cy="731520"/>
+                <wp:effectExtent l="0" t="0" r="8255" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="7" name="Rectangle : coins arrondis 7"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4563745" cy="731520"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:roundrect w14:anchorId="395384D4" id="Rectangle : coins arrondis 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:49.2pt;margin-top:-14.95pt;width:359.35pt;height:57.6pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5OSjtawIAANQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X520SR9GnSJo0WFA&#10;0AZrh55ZWY6FSaImKXGyXz9KdtKs22mYDwIpUnx8/Ojrm63RbCN9UGgrPj4ZcSatwFrZVcW/Pd9/&#10;uuQsRLA1aLSy4jsZ+M3s44frzpXyFFvUtfSMgthQdq7ibYyuLIogWmkgnKCTlowNegORVL8qag8d&#10;RTe6OB2NzosOfe08ChkC3d71Rj7L8ZtGivjYNEFGpitOtcV8+ny+prOYXUO58uBaJYYy4B+qMKAs&#10;JT2EuoMIbO3VH6GMEh4DNvFEoCmwaZSQuQfqZjx6181TC07mXgic4A4whf8XVjxsntzSp9KDW6D4&#10;HgiRonOhPFiSEgafbeNN8qXC2TajuDugKLeRCbqcTM/PLiZTzgTZLs7G09MMcwHl/rXzIX6WaFgS&#10;Ku5xbeuvNKqMIGwWIaYioNz7pYwW75XWeVzaso64djWa0kQFEGsaDZFE4+qKB7viDPSK6CiizyED&#10;alWn57nNXbjVnm2AGEFEqrF7pso50xAiGaid/CVmUAm/PU313EFo+8fZ1BPIqEgs1spU/PL4tbYp&#10;o8w8HLp6QzNJr1jvlp557IkZnLhXlGRBtSzBExOpQ9qu+EhHo5HaxkHirEX/82/3yZ8IQlbOOmI2&#10;QfJjDV5Si18sUedqPJmkVcjKZHpB42H+2PJ6bLFrc4sE1Zj22IksJv+o92Lj0bzQEs5TVjKBFZS7&#10;B39QbmO/cbTGQs7n2Y3o7yAu7JMTKXjCKcH7vH0B7wZiRBrMA+63AMp31Oh9e3LM1xEblXnzhuvA&#10;ZFqdPMthzdNuHuvZ6+1nNPsFAAD//wMAUEsDBBQABgAIAAAAIQDK9dM23wAAAAkBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9NT4NAEIbvJv6HzZh4axfwC5ClaZqYJl6qyKW3LYwskZ0l7Lbgv3c86W0m&#10;8+Sd5y02ix3EBSffO1IQryMQSI1re+oU1B8vqxSED5paPThCBd/oYVNeXxU6b91M73ipQic4hHyu&#10;FZgQxlxK3xi02q/diMS3TzdZHXidOtlOeuZwO8gkih6l1T3xB6NH3BlsvqqzVeD3WXVAuTva7f6A&#10;r3U9m2PyptTtzbJ9BhFwCX8w/OqzOpTsdHJnar0YFGTpPZMKVkmWgWAgjZ9iECceHu5AloX836D8&#10;AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHk5KO1rAgAA1AQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMr10zbfAAAACQEAAA8AAAAAAAAAAAAA&#10;AAAAxQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADRBQAAAAA=&#10;" filled="f" strokecolor="windowText" strokeweight="1.5pt">
+                <v:stroke joinstyle="miter"/>
+                <v:path arrowok="t"/>
+              </v:roundrect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="002C1ECF" w:rsidRPr="009E61D9">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="27"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>ACQUIS ET EXPÉRIENCES DU CANDIDAT</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C1ECF" w:rsidRPr="009E61D9" w:rsidRDefault="002C1ECF" w:rsidP="002C1ECF">
+    <w:p w14:paraId="1BD17D1B" w14:textId="77777777" w:rsidR="002C1ECF" w:rsidRPr="009E61D9" w:rsidRDefault="002C1ECF" w:rsidP="002C1ECF">
       <w:pPr>
         <w:spacing w:after="0" w:line="38" w:lineRule="exact"/>
         <w:ind w:firstLine="1276"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002C1ECF" w:rsidRPr="009E61D9" w:rsidRDefault="002C1ECF" w:rsidP="002C1ECF">
+    <w:p w14:paraId="4EB932A0" w14:textId="77777777" w:rsidR="002C1ECF" w:rsidRPr="009E61D9" w:rsidRDefault="002C1ECF" w:rsidP="002C1ECF">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="993" w:firstLine="1276"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E61D9">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Fournir toutes les pièces justificatives</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C4008D" w:rsidRPr="009E61D9" w:rsidRDefault="00C4008D" w:rsidP="002C1ECF">
+    <w:p w14:paraId="31D7F858" w14:textId="77777777" w:rsidR="00C4008D" w:rsidRPr="009E61D9" w:rsidRDefault="00C4008D" w:rsidP="002C1ECF">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
           <w:b/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002C1ECF" w:rsidRPr="009E61D9" w:rsidRDefault="002C1ECF" w:rsidP="002C1ECF">
+    <w:p w14:paraId="455F281A" w14:textId="77777777" w:rsidR="002C1ECF" w:rsidRPr="009E61D9" w:rsidRDefault="002C1ECF" w:rsidP="002C1ECF">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-284" w:hanging="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E61D9">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Acquis certifiés</w:t>
       </w:r>
       <w:r w:rsidRPr="009E61D9">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C1ECF" w:rsidRPr="00D109DC" w:rsidRDefault="002C1ECF" w:rsidP="002C1ECF">
+    <w:p w14:paraId="6E924901" w14:textId="77777777" w:rsidR="002C1ECF" w:rsidRPr="00D109DC" w:rsidRDefault="002C1ECF" w:rsidP="002C1ECF">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3020"/>
         <w:gridCol w:w="3021"/>
         <w:gridCol w:w="3736"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006E3199" w:rsidRPr="00B16EAD" w:rsidTr="00B16EAD">
+      <w:tr w:rsidR="006E3199" w:rsidRPr="00B16EAD" w14:paraId="1FBEB980" w14:textId="77777777" w:rsidTr="00B16EAD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="002C1ECF" w:rsidRPr="00B16EAD" w:rsidRDefault="002C1ECF" w:rsidP="00B16EAD">
+          <w:p w14:paraId="7D07AA37" w14:textId="77777777" w:rsidR="002C1ECF" w:rsidRPr="00B16EAD" w:rsidRDefault="002C1ECF" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="002C1ECF" w:rsidRPr="00B16EAD" w:rsidRDefault="002C1ECF" w:rsidP="00B16EAD">
+          <w:p w14:paraId="2A19EDC1" w14:textId="77777777" w:rsidR="002C1ECF" w:rsidRPr="00B16EAD" w:rsidRDefault="002C1ECF" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Partie à remplir par le candidat</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C1ECF" w:rsidRPr="00B16EAD" w:rsidRDefault="002C1ECF" w:rsidP="00B16EAD">
+          <w:p w14:paraId="3FC2BCA3" w14:textId="77777777" w:rsidR="002C1ECF" w:rsidRPr="00B16EAD" w:rsidRDefault="002C1ECF" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3736" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="002C1ECF" w:rsidRPr="00B16EAD" w:rsidRDefault="002C1ECF" w:rsidP="00B16EAD">
+          <w:p w14:paraId="2CCB838C" w14:textId="77777777" w:rsidR="002C1ECF" w:rsidRPr="00B16EAD" w:rsidRDefault="002C1ECF" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DISPENSES D’ÉPREUVES OU D’UNITÉS</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C1ECF" w:rsidRPr="00B16EAD" w:rsidRDefault="002C1ECF" w:rsidP="00B16EAD">
+          <w:p w14:paraId="16824C88" w14:textId="77777777" w:rsidR="002C1ECF" w:rsidRPr="00B16EAD" w:rsidRDefault="002C1ECF" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(Partie à remplir par l’équipe pédagogique ou le DAVA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E3199" w:rsidRPr="00B16EAD" w:rsidTr="00B16EAD">
+      <w:tr w:rsidR="006E3199" w:rsidRPr="00B16EAD" w14:paraId="6B2CAA1E" w14:textId="77777777" w:rsidTr="00B16EAD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="002C1ECF" w:rsidRPr="00B16EAD" w:rsidRDefault="002C1ECF" w:rsidP="00B16EAD">
+          <w:p w14:paraId="72DF30E6" w14:textId="77777777" w:rsidR="002C1ECF" w:rsidRPr="00B16EAD" w:rsidRDefault="002C1ECF" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:left="260"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Diplôme(s) obtenu(s)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C1ECF" w:rsidRPr="00B16EAD" w:rsidRDefault="002C1ECF" w:rsidP="00B16EAD">
+          <w:p w14:paraId="7763D9BE" w14:textId="77777777" w:rsidR="002C1ECF" w:rsidRPr="00B16EAD" w:rsidRDefault="002C1ECF" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:left="400"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>(français/étrangers)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C1ECF" w:rsidRPr="00B16EAD" w:rsidRDefault="002C1ECF" w:rsidP="00B16EAD">
+          <w:p w14:paraId="4CA54755" w14:textId="77777777" w:rsidR="002C1ECF" w:rsidRPr="00B16EAD" w:rsidRDefault="002C1ECF" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="002C1ECF" w:rsidRPr="00B16EAD" w:rsidRDefault="006E3F3B" w:rsidP="00B16EAD">
+          <w:p w14:paraId="7BAE64B6" w14:textId="77777777" w:rsidR="002C1ECF" w:rsidRPr="00B16EAD" w:rsidRDefault="006E3F3B" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte79"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="Texte79"/>
+            <w:bookmarkStart w:id="14" w:name="Texte79"/>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -3039,85 +3476,85 @@
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00191497" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="14"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3736" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="002C1ECF" w:rsidRPr="00B16EAD" w:rsidRDefault="006E3199" w:rsidP="00B16EAD">
+          <w:p w14:paraId="6C5A9C57" w14:textId="77777777" w:rsidR="002C1ECF" w:rsidRPr="00B16EAD" w:rsidRDefault="006E3199" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte68"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="16" w:name="Texte68"/>
+            <w:bookmarkStart w:id="15" w:name="Texte68"/>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -3159,234 +3596,234 @@
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkEnd w:id="15"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E3199" w:rsidRPr="00B16EAD" w:rsidTr="00B16EAD">
+      <w:tr w:rsidR="006E3199" w:rsidRPr="00B16EAD" w14:paraId="37CB5079" w14:textId="77777777" w:rsidTr="00B16EAD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="002C1ECF" w:rsidRPr="00B16EAD" w:rsidRDefault="002C1ECF" w:rsidP="00B16EAD">
+          <w:p w14:paraId="2B872C1F" w14:textId="77777777" w:rsidR="002C1ECF" w:rsidRPr="00B16EAD" w:rsidRDefault="002C1ECF" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Diplôme(s) préparé(s)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C1ECF" w:rsidRPr="00B16EAD" w:rsidRDefault="002C1ECF" w:rsidP="00B16EAD">
+          <w:p w14:paraId="7BB47866" w14:textId="77777777" w:rsidR="002C1ECF" w:rsidRPr="00B16EAD" w:rsidRDefault="002C1ECF" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>mais non obtenu(s) :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C1ECF" w:rsidRPr="00B16EAD" w:rsidRDefault="002C1ECF" w:rsidP="00B16EAD">
+          <w:p w14:paraId="557BEAC6" w14:textId="77777777" w:rsidR="002C1ECF" w:rsidRPr="00B16EAD" w:rsidRDefault="002C1ECF" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="002C1ECF" w:rsidRPr="00B16EAD" w:rsidRDefault="002C1ECF" w:rsidP="00B16EAD">
+          <w:p w14:paraId="0DEA8261" w14:textId="77777777" w:rsidR="002C1ECF" w:rsidRPr="00B16EAD" w:rsidRDefault="002C1ECF" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bénéfices d’épreuves ou</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C1ECF" w:rsidRPr="00B16EAD" w:rsidRDefault="002C1ECF" w:rsidP="00B16EAD">
+          <w:p w14:paraId="78986B8C" w14:textId="77777777" w:rsidR="002C1ECF" w:rsidRPr="00B16EAD" w:rsidRDefault="002C1ECF" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>d’unités obtenus</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C1ECF" w:rsidRPr="00B16EAD" w:rsidRDefault="002C1ECF" w:rsidP="00B16EAD">
+          <w:p w14:paraId="0A62CF6D" w14:textId="77777777" w:rsidR="002C1ECF" w:rsidRPr="00B16EAD" w:rsidRDefault="002C1ECF" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(note égale ou supérieure</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C1ECF" w:rsidRPr="00B16EAD" w:rsidRDefault="002C1ECF" w:rsidP="00B16EAD">
+          <w:p w14:paraId="0BBC3BED" w14:textId="77777777" w:rsidR="002C1ECF" w:rsidRPr="00B16EAD" w:rsidRDefault="002C1ECF" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>à</w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>10/20 obtenue depuis 5 ans maximum)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="002C1ECF" w:rsidRPr="00B16EAD" w:rsidRDefault="00C4008D" w:rsidP="00B16EAD">
+          <w:p w14:paraId="4F53B6D5" w14:textId="77777777" w:rsidR="002C1ECF" w:rsidRPr="00B16EAD" w:rsidRDefault="00C4008D" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="17" w:name="Texte16"/>
+            <w:bookmarkStart w:id="16" w:name="Texte16"/>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -3428,96 +3865,96 @@
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="17"/>
+            <w:bookmarkEnd w:id="16"/>
           </w:p>
-          <w:p w:rsidR="006E3199" w:rsidRPr="00B16EAD" w:rsidRDefault="006E3199" w:rsidP="00B16EAD">
+          <w:p w14:paraId="5999EB02" w14:textId="77777777" w:rsidR="006E3199" w:rsidRPr="00B16EAD" w:rsidRDefault="006E3199" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3736" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="002C1ECF" w:rsidRPr="00B16EAD" w:rsidRDefault="00C4008D" w:rsidP="00B16EAD">
+          <w:p w14:paraId="00D99F92" w14:textId="77777777" w:rsidR="002C1ECF" w:rsidRPr="00B16EAD" w:rsidRDefault="00C4008D" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="18" w:name="Texte19"/>
+            <w:bookmarkStart w:id="17" w:name="Texte19"/>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -3559,190 +3996,190 @@
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="18"/>
+            <w:bookmarkEnd w:id="17"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E3199" w:rsidRPr="00B16EAD" w:rsidTr="00B16EAD">
+      <w:tr w:rsidR="006E3199" w:rsidRPr="00B16EAD" w14:paraId="1CF2A514" w14:textId="77777777" w:rsidTr="00B16EAD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="002C1ECF" w:rsidRPr="00B16EAD" w:rsidRDefault="002C1ECF" w:rsidP="00B16EAD">
+          <w:p w14:paraId="0DDB00C9" w14:textId="77777777" w:rsidR="002C1ECF" w:rsidRPr="00B16EAD" w:rsidRDefault="002C1ECF" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:left="160"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Dispenses d’épreuves</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C1ECF" w:rsidRPr="00B16EAD" w:rsidRDefault="002C1ECF" w:rsidP="00B16EAD">
+          <w:p w14:paraId="25B9E142" w14:textId="77777777" w:rsidR="002C1ECF" w:rsidRPr="00B16EAD" w:rsidRDefault="002C1ECF" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="238" w:lineRule="auto"/>
               <w:ind w:left="160"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>obtenues au titre de</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C1ECF" w:rsidRPr="00B16EAD" w:rsidRDefault="002C1ECF" w:rsidP="00B16EAD">
+          <w:p w14:paraId="67036A54" w14:textId="77777777" w:rsidR="002C1ECF" w:rsidRPr="00B16EAD" w:rsidRDefault="002C1ECF" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="2" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="002C1ECF" w:rsidRPr="00B16EAD" w:rsidRDefault="002C1ECF" w:rsidP="00B16EAD">
+          <w:p w14:paraId="0913120E" w14:textId="77777777" w:rsidR="002C1ECF" w:rsidRPr="00B16EAD" w:rsidRDefault="002C1ECF" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:left="160"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>la VAE</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C1ECF" w:rsidRPr="00B16EAD" w:rsidRDefault="002C1ECF" w:rsidP="00B16EAD">
+          <w:p w14:paraId="3BA84807" w14:textId="77777777" w:rsidR="002C1ECF" w:rsidRPr="00B16EAD" w:rsidRDefault="002C1ECF" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="002C1ECF" w:rsidRPr="00B16EAD" w:rsidRDefault="00C4008D" w:rsidP="00B16EAD">
+          <w:p w14:paraId="41DFFD13" w14:textId="77777777" w:rsidR="002C1ECF" w:rsidRPr="00B16EAD" w:rsidRDefault="00C4008D" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="19" w:name="Texte17"/>
+            <w:bookmarkStart w:id="18" w:name="Texte17"/>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -3784,85 +4221,85 @@
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="19"/>
+            <w:bookmarkEnd w:id="18"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3736" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="002C1ECF" w:rsidRPr="00B16EAD" w:rsidRDefault="00C4008D" w:rsidP="00B16EAD">
+          <w:p w14:paraId="48FC9526" w14:textId="77777777" w:rsidR="002C1ECF" w:rsidRPr="00B16EAD" w:rsidRDefault="00C4008D" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="20" w:name="Texte18"/>
+            <w:bookmarkStart w:id="19" w:name="Texte18"/>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -3904,288 +4341,288 @@
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="20"/>
+            <w:bookmarkEnd w:id="19"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002C1ECF" w:rsidRPr="00665C0B" w:rsidRDefault="002C1ECF" w:rsidP="002C1ECF">
+    <w:p w14:paraId="23B3B4AD" w14:textId="77777777" w:rsidR="002C1ECF" w:rsidRPr="00665C0B" w:rsidRDefault="002C1ECF" w:rsidP="002C1ECF">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:sz w:val="14"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009E61D9" w:rsidRPr="009E61D9" w:rsidRDefault="009E61D9" w:rsidP="009E61D9">
+    <w:p w14:paraId="40272478" w14:textId="77777777" w:rsidR="009E61D9" w:rsidRPr="009E61D9" w:rsidRDefault="009E61D9" w:rsidP="009E61D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="300" w:hanging="726"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E61D9">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Stage(s) ou période(s) de formation en entreprise</w:t>
       </w:r>
       <w:r w:rsidRPr="009E61D9">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E61D9" w:rsidRPr="00665C0B" w:rsidRDefault="009E61D9" w:rsidP="009E61D9">
+    <w:p w14:paraId="38AEDE58" w14:textId="77777777" w:rsidR="009E61D9" w:rsidRPr="00665C0B" w:rsidRDefault="009E61D9" w:rsidP="009E61D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="241" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-284" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2831"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="1701"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidTr="00B16EAD">
+      <w:tr w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w14:paraId="653DED39" w14:textId="77777777" w:rsidTr="00B16EAD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2831" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="009E61D9" w:rsidP="00B16EAD">
+          <w:p w14:paraId="2794AC23" w14:textId="77777777" w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="009E61D9" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Entreprise ou organisme de formation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="009E61D9" w:rsidP="00B16EAD">
+          <w:p w14:paraId="0D9C9036" w14:textId="77777777" w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="009E61D9" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Titre du stage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="009E61D9" w:rsidP="00B16EAD">
+          <w:p w14:paraId="4A5524C2" w14:textId="77777777" w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="009E61D9" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Durée</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="009E61D9" w:rsidP="00B16EAD">
+          <w:p w14:paraId="3F7008B5" w14:textId="77777777" w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="009E61D9" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Date d’entrée</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="009E61D9" w:rsidP="00B16EAD">
+          <w:p w14:paraId="480AE69D" w14:textId="77777777" w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="009E61D9" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Date de sortie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidTr="00B16EAD">
+      <w:tr w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w14:paraId="678CD8B8" w14:textId="77777777" w:rsidTr="00B16EAD">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2831" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
+          <w:p w14:paraId="13C29BE5" w14:textId="77777777" w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="21" w:name="Texte21"/>
+            <w:bookmarkStart w:id="20" w:name="Texte21"/>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -4209,81 +4646,81 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="21"/>
+            <w:bookmarkEnd w:id="20"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
+          <w:p w14:paraId="2BE36128" w14:textId="77777777" w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte26"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="22" w:name="Texte26"/>
+            <w:bookmarkStart w:id="21" w:name="Texte26"/>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -4307,81 +4744,81 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="22"/>
+            <w:bookmarkEnd w:id="21"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
+          <w:p w14:paraId="4D130184" w14:textId="77777777" w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte27"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="23" w:name="Texte27"/>
+            <w:bookmarkStart w:id="22" w:name="Texte27"/>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -4405,81 +4842,81 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="23"/>
+            <w:bookmarkEnd w:id="22"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
+          <w:p w14:paraId="6D2DF174" w14:textId="77777777" w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte32"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="24" w:name="Texte32"/>
+            <w:bookmarkStart w:id="23" w:name="Texte32"/>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -4503,81 +4940,81 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="24"/>
+            <w:bookmarkEnd w:id="23"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
+          <w:p w14:paraId="1694DA71" w14:textId="77777777" w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="25" w:name="Texte33"/>
+            <w:bookmarkStart w:id="24" w:name="Texte33"/>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -4601,86 +5038,86 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="25"/>
+            <w:bookmarkEnd w:id="24"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidTr="00B16EAD">
+      <w:tr w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w14:paraId="1FEE8215" w14:textId="77777777" w:rsidTr="00B16EAD">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2831" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
+          <w:p w14:paraId="2163097A" w14:textId="77777777" w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte22"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="26" w:name="Texte22"/>
+            <w:bookmarkStart w:id="25" w:name="Texte22"/>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -4704,81 +5141,81 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="26"/>
+            <w:bookmarkEnd w:id="25"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
+          <w:p w14:paraId="6F6F3FBF" w14:textId="77777777" w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte25"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="27" w:name="Texte25"/>
+            <w:bookmarkStart w:id="26" w:name="Texte25"/>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -4802,81 +5239,81 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="27"/>
+            <w:bookmarkEnd w:id="26"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
+          <w:p w14:paraId="19ED6598" w14:textId="77777777" w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte28"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="28" w:name="Texte28"/>
+            <w:bookmarkStart w:id="27" w:name="Texte28"/>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -4900,81 +5337,81 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="28"/>
+            <w:bookmarkEnd w:id="27"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
+          <w:p w14:paraId="435F3E94" w14:textId="77777777" w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte31"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="29" w:name="Texte31"/>
+            <w:bookmarkStart w:id="28" w:name="Texte31"/>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -4998,81 +5435,81 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="29"/>
+            <w:bookmarkEnd w:id="28"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
+          <w:p w14:paraId="37F07CBF" w14:textId="77777777" w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte34"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="30" w:name="Texte34"/>
+            <w:bookmarkStart w:id="29" w:name="Texte34"/>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -5096,86 +5533,86 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="30"/>
+            <w:bookmarkEnd w:id="29"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidTr="00B16EAD">
+      <w:tr w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w14:paraId="30A47834" w14:textId="77777777" w:rsidTr="00B16EAD">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2831" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
+          <w:p w14:paraId="1C01192D" w14:textId="77777777" w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte23"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="31" w:name="Texte23"/>
+            <w:bookmarkStart w:id="30" w:name="Texte23"/>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -5199,81 +5636,81 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="31"/>
+            <w:bookmarkEnd w:id="30"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
+          <w:p w14:paraId="712F9A01" w14:textId="77777777" w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte24"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="32" w:name="Texte24"/>
+            <w:bookmarkStart w:id="31" w:name="Texte24"/>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -5297,81 +5734,81 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="32"/>
+            <w:bookmarkEnd w:id="31"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
+          <w:p w14:paraId="4A33FD37" w14:textId="77777777" w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte29"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="33" w:name="Texte29"/>
+            <w:bookmarkStart w:id="32" w:name="Texte29"/>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -5395,81 +5832,81 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="33"/>
+            <w:bookmarkEnd w:id="32"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
+          <w:p w14:paraId="478613B4" w14:textId="77777777" w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte30"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="34" w:name="Texte30"/>
+            <w:bookmarkStart w:id="33" w:name="Texte30"/>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -5493,81 +5930,81 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="34"/>
+            <w:bookmarkEnd w:id="33"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
+          <w:p w14:paraId="7DAEA95E" w14:textId="77777777" w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte35"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="35" w:name="Texte35"/>
+            <w:bookmarkStart w:id="34" w:name="Texte35"/>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -5591,248 +6028,248 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="35"/>
+            <w:bookmarkEnd w:id="34"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002C1ECF" w:rsidRPr="00665C0B" w:rsidRDefault="002C1ECF" w:rsidP="002C1ECF">
+    <w:p w14:paraId="30A442E0" w14:textId="77777777" w:rsidR="002C1ECF" w:rsidRPr="00665C0B" w:rsidRDefault="002C1ECF" w:rsidP="002C1ECF">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:sz w:val="14"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00371463" w:rsidRPr="009E61D9" w:rsidRDefault="009E61D9" w:rsidP="009E61D9">
+    <w:p w14:paraId="28A65901" w14:textId="77777777" w:rsidR="00371463" w:rsidRPr="009E61D9" w:rsidRDefault="009E61D9" w:rsidP="009E61D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E61D9">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Qualification(s) spécifique(s) éventuelle(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E61D9">
         <w:rPr>
           <w:rFonts w:eastAsia="Bookman Old Style" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E61D9">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>: certificats, habilitation, permis….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E024A" w:rsidRPr="00D109DC" w:rsidRDefault="003E024A" w:rsidP="002C1ECF">
+    <w:p w14:paraId="10B135BC" w14:textId="77777777" w:rsidR="003E024A" w:rsidRPr="00D109DC" w:rsidRDefault="003E024A" w:rsidP="002C1ECF">
       <w:pPr>
         <w:spacing w:line="255" w:lineRule="exact"/>
         <w:ind w:left="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:i/>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-284" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3398"/>
         <w:gridCol w:w="3685"/>
         <w:gridCol w:w="2694"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidTr="00B16EAD">
+      <w:tr w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w14:paraId="5B04530B" w14:textId="77777777" w:rsidTr="00B16EAD">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3398" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="009E61D9" w:rsidP="00B16EAD">
+          <w:p w14:paraId="796733E0" w14:textId="77777777" w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="009E61D9" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Intitulé (1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="009E61D9" w:rsidP="00B16EAD">
+          <w:p w14:paraId="073E1CA1" w14:textId="77777777" w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="009E61D9" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Organisme(s) de délivrance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="009E61D9" w:rsidP="00B16EAD">
+          <w:p w14:paraId="74DCF087" w14:textId="77777777" w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="009E61D9" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Date de l’obtention</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidTr="00B16EAD">
+      <w:tr w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w14:paraId="488679F2" w14:textId="77777777" w:rsidTr="00B16EAD">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3398" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="007D0D42" w:rsidP="00B16EAD">
+          <w:p w14:paraId="4FF2AB55" w14:textId="77777777" w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="007D0D42" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte66"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="36" w:name="Texte66"/>
+            <w:bookmarkStart w:id="35" w:name="Texte66"/>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -5856,81 +6293,81 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="36"/>
+            <w:bookmarkEnd w:id="35"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
+          <w:p w14:paraId="2BA3A9A8" w14:textId="77777777" w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte41"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="37" w:name="Texte41"/>
+            <w:bookmarkStart w:id="36" w:name="Texte41"/>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -5954,81 +6391,81 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="37"/>
+            <w:bookmarkEnd w:id="36"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
+          <w:p w14:paraId="40B05A56" w14:textId="77777777" w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte42"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="38" w:name="Texte42"/>
+            <w:bookmarkStart w:id="37" w:name="Texte42"/>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -6052,86 +6489,86 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="38"/>
+            <w:bookmarkEnd w:id="37"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidTr="00B16EAD">
+      <w:tr w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w14:paraId="13006E5A" w14:textId="77777777" w:rsidTr="00B16EAD">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3398" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
+          <w:p w14:paraId="6A01178C" w14:textId="77777777" w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte37"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="39" w:name="Texte37"/>
+            <w:bookmarkStart w:id="38" w:name="Texte37"/>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -6155,81 +6592,81 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="39"/>
+            <w:bookmarkEnd w:id="38"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
+          <w:p w14:paraId="46F13F82" w14:textId="77777777" w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte40"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="40" w:name="Texte40"/>
+            <w:bookmarkStart w:id="39" w:name="Texte40"/>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -6253,81 +6690,81 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="40"/>
+            <w:bookmarkEnd w:id="39"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
+          <w:p w14:paraId="301E3C6A" w14:textId="77777777" w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="41" w:name="Texte43"/>
+            <w:bookmarkStart w:id="40" w:name="Texte43"/>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -6351,86 +6788,86 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="41"/>
+            <w:bookmarkEnd w:id="40"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidTr="00B16EAD">
+      <w:tr w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w14:paraId="6E3B8150" w14:textId="77777777" w:rsidTr="00B16EAD">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3398" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
+          <w:p w14:paraId="12961CE2" w14:textId="77777777" w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte38"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="42" w:name="Texte38"/>
+            <w:bookmarkStart w:id="41" w:name="Texte38"/>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -6454,81 +6891,81 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="42"/>
+            <w:bookmarkEnd w:id="41"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
+          <w:p w14:paraId="23DEC7B2" w14:textId="77777777" w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte39"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="43" w:name="Texte39"/>
+            <w:bookmarkStart w:id="42" w:name="Texte39"/>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -6552,81 +6989,81 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="43"/>
+            <w:bookmarkEnd w:id="42"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
+          <w:p w14:paraId="349FB6FB" w14:textId="77777777" w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="44" w:name="Texte44"/>
+            <w:bookmarkStart w:id="43" w:name="Texte44"/>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -6650,333 +7087,334 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="44"/>
+            <w:bookmarkEnd w:id="43"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003E024A" w:rsidRDefault="009E61D9" w:rsidP="009E61D9">
+    <w:p w14:paraId="7BDCDADC" w14:textId="77777777" w:rsidR="003E024A" w:rsidRDefault="009E61D9" w:rsidP="009E61D9">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="255" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E61D9">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Joindre les photocopies des justificatifs </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E61D9" w:rsidRPr="009E61D9" w:rsidRDefault="009E61D9" w:rsidP="009E61D9">
+    <w:p w14:paraId="62C5336A" w14:textId="77777777" w:rsidR="009E61D9" w:rsidRPr="009E61D9" w:rsidRDefault="009E61D9" w:rsidP="009E61D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E61D9">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Expériences professionnelles (en lien avec le diplôme)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E61D9">
         <w:rPr>
           <w:rFonts w:eastAsia="Bookman Old Style" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00000F49">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="009E61D9">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E61D9" w:rsidRDefault="009E61D9" w:rsidP="009E61D9">
+    <w:p w14:paraId="42524F56" w14:textId="77777777" w:rsidR="009E61D9" w:rsidRDefault="009E61D9" w:rsidP="009E61D9">
       <w:pPr>
         <w:spacing w:line="255" w:lineRule="exact"/>
         <w:ind w:left="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-284" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3020"/>
         <w:gridCol w:w="4063"/>
         <w:gridCol w:w="2694"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidTr="00B16EAD">
+      <w:tr w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w14:paraId="52C904CD" w14:textId="77777777" w:rsidTr="00B16EAD">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="009E61D9" w:rsidP="00B16EAD">
+          <w:p w14:paraId="6ABA6A4F" w14:textId="77777777" w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="009E61D9" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Entreprise(s) (nom/adresse)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="009E61D9" w:rsidP="00B16EAD">
+          <w:p w14:paraId="0C8D5143" w14:textId="77777777" w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="009E61D9" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Poste occupés</w:t>
             </w:r>
             <w:r w:rsidR="006F6751" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006F6751" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4063" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="009E61D9" w:rsidP="00B16EAD">
+          <w:p w14:paraId="247334C8" w14:textId="77777777" w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="009E61D9" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Activités réalisées</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="009E61D9" w:rsidP="00B16EAD">
+          <w:p w14:paraId="72BCB465" w14:textId="77777777" w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="009E61D9" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature du contrat </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="009E61D9" w:rsidP="00B16EAD">
+          <w:p w14:paraId="4C617B6E" w14:textId="77777777" w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="009E61D9" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Durée</w:t>
             </w:r>
             <w:r w:rsidR="006F6751" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006F6751" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidTr="00B16EAD">
+      <w:tr w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w14:paraId="4F7FB50F" w14:textId="77777777" w:rsidTr="00B16EAD">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
+          <w:p w14:paraId="04C9FE26" w14:textId="77777777" w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte45"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="45" w:name="Texte45"/>
+            <w:bookmarkStart w:id="44" w:name="Texte45"/>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
@@ -7009,83 +7447,83 @@
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="45"/>
+            <w:bookmarkEnd w:id="44"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4063" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
+          <w:p w14:paraId="5427AAD4" w14:textId="77777777" w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte46"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="46" w:name="Texte46"/>
+            <w:bookmarkStart w:id="45" w:name="Texte46"/>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
@@ -7118,83 +7556,83 @@
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="46"/>
+            <w:bookmarkEnd w:id="45"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
+          <w:p w14:paraId="10D17B9B" w14:textId="77777777" w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte47"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="47" w:name="Texte47"/>
+            <w:bookmarkStart w:id="46" w:name="Texte47"/>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
@@ -7227,88 +7665,88 @@
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="47"/>
+            <w:bookmarkEnd w:id="46"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidTr="00B16EAD">
+      <w:tr w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w14:paraId="18CBA14C" w14:textId="77777777" w:rsidTr="00B16EAD">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
+          <w:p w14:paraId="7151F2C9" w14:textId="77777777" w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="48" w:name="Texte50"/>
+            <w:bookmarkStart w:id="47" w:name="Texte50"/>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
@@ -7341,83 +7779,83 @@
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="48"/>
+            <w:bookmarkEnd w:id="47"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4063" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
+          <w:p w14:paraId="6FDC1043" w14:textId="77777777" w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte49"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="49" w:name="Texte49"/>
+            <w:bookmarkStart w:id="48" w:name="Texte49"/>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
@@ -7450,83 +7888,83 @@
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="49"/>
+            <w:bookmarkEnd w:id="48"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
+          <w:p w14:paraId="6868D54C" w14:textId="77777777" w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="50" w:name="Texte48"/>
+            <w:bookmarkStart w:id="49" w:name="Texte48"/>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
@@ -7559,88 +7997,88 @@
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="50"/>
+            <w:bookmarkEnd w:id="49"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidTr="00B16EAD">
+      <w:tr w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w14:paraId="1710E7C2" w14:textId="77777777" w:rsidTr="00B16EAD">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
+          <w:p w14:paraId="56F7AE89" w14:textId="77777777" w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte51"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="51" w:name="Texte51"/>
+            <w:bookmarkStart w:id="50" w:name="Texte51"/>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
@@ -7673,83 +8111,83 @@
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="51"/>
+            <w:bookmarkEnd w:id="50"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4063" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
+          <w:p w14:paraId="76EF9402" w14:textId="77777777" w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte52"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="52" w:name="Texte52"/>
+            <w:bookmarkStart w:id="51" w:name="Texte52"/>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
@@ -7782,83 +8220,83 @@
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="52"/>
+            <w:bookmarkEnd w:id="51"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
+          <w:p w14:paraId="600E138D" w14:textId="77777777" w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte53"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="53" w:name="Texte53"/>
+            <w:bookmarkStart w:id="52" w:name="Texte53"/>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
@@ -7891,88 +8329,88 @@
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="53"/>
+            <w:bookmarkEnd w:id="52"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidTr="00B16EAD">
+      <w:tr w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w14:paraId="01D41DAE" w14:textId="77777777" w:rsidTr="00B16EAD">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
+          <w:p w14:paraId="7E97C7A7" w14:textId="77777777" w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte56"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="54" w:name="Texte56"/>
+            <w:bookmarkStart w:id="53" w:name="Texte56"/>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
@@ -8005,83 +8443,83 @@
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="54"/>
+            <w:bookmarkEnd w:id="53"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4063" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
+          <w:p w14:paraId="1FD34B21" w14:textId="77777777" w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte55"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="55" w:name="Texte55"/>
+            <w:bookmarkStart w:id="54" w:name="Texte55"/>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
@@ -8114,83 +8552,83 @@
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="55"/>
+            <w:bookmarkEnd w:id="54"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
+          <w:p w14:paraId="07F5F567" w14:textId="77777777" w:rsidR="009E61D9" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte54"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="56" w:name="Texte54"/>
+            <w:bookmarkStart w:id="55" w:name="Texte54"/>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
@@ -8223,991 +8661,992 @@
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="56"/>
+            <w:bookmarkEnd w:id="55"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006F6751" w:rsidRDefault="006F6751" w:rsidP="006F6751">
+    <w:p w14:paraId="41834499" w14:textId="77777777" w:rsidR="006F6751" w:rsidRDefault="006F6751" w:rsidP="006F6751">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="255" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Joindre les photocopies des justificatifs </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F6751" w:rsidRDefault="006F6751" w:rsidP="006F6751">
+    <w:p w14:paraId="63EB77C0" w14:textId="77777777" w:rsidR="006F6751" w:rsidRDefault="006F6751" w:rsidP="006F6751">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="255" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Préciser éventuellement les dates de début et de fin</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F6751" w:rsidRPr="006F6751" w:rsidRDefault="006F6751" w:rsidP="006F6751">
+    <w:p w14:paraId="5B5DED3F" w14:textId="77777777" w:rsidR="006F6751" w:rsidRPr="006F6751" w:rsidRDefault="006F6751" w:rsidP="006F6751">
       <w:pPr>
         <w:spacing w:line="255" w:lineRule="exact"/>
         <w:ind w:left="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne"/>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006F6751" w:rsidRDefault="006F6751" w:rsidP="006F6751">
+    <w:p w14:paraId="3D636453" w14:textId="77777777" w:rsidR="006F6751" w:rsidRDefault="006F6751" w:rsidP="006F6751">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6751">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Avis Motivé du candidat</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F6751" w:rsidRDefault="006F6751" w:rsidP="006F6751">
+    <w:p w14:paraId="290CA736" w14:textId="77777777" w:rsidR="006F6751" w:rsidRDefault="006F6751" w:rsidP="006F6751">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6751">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>(Le candidat devra y mentionner son projet professionnel)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F6751" w:rsidRDefault="006F6751" w:rsidP="006F6751">
+    <w:p w14:paraId="65777B09" w14:textId="77777777" w:rsidR="006F6751" w:rsidRDefault="006F6751" w:rsidP="006F6751">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006F6751" w:rsidRDefault="006F6751" w:rsidP="00230648">
+    <w:p w14:paraId="33B7FFDB" w14:textId="77777777" w:rsidR="006F6751" w:rsidRDefault="006F6751" w:rsidP="00230648">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00230648" w:rsidRDefault="00230648" w:rsidP="00230648">
+    <w:p w14:paraId="34DF4A81" w14:textId="77777777" w:rsidR="00230648" w:rsidRDefault="00230648" w:rsidP="00230648">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00230648" w:rsidRDefault="00230648" w:rsidP="00230648">
+    <w:p w14:paraId="7539F773" w14:textId="77777777" w:rsidR="00230648" w:rsidRDefault="00230648" w:rsidP="00230648">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00230648" w:rsidRDefault="00230648" w:rsidP="00230648">
+    <w:p w14:paraId="4BD6E6A5" w14:textId="77777777" w:rsidR="00230648" w:rsidRDefault="00230648" w:rsidP="00230648">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00230648" w:rsidRDefault="00230648" w:rsidP="00230648">
+    <w:p w14:paraId="0E5B2920" w14:textId="77777777" w:rsidR="00230648" w:rsidRDefault="00230648" w:rsidP="00230648">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00230648" w:rsidRDefault="00230648" w:rsidP="00230648">
+    <w:p w14:paraId="5A457AA7" w14:textId="77777777" w:rsidR="00230648" w:rsidRDefault="00230648" w:rsidP="00230648">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00230648" w:rsidRDefault="00230648" w:rsidP="00230648">
+    <w:p w14:paraId="367F4431" w14:textId="77777777" w:rsidR="00230648" w:rsidRDefault="00230648" w:rsidP="00230648">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00230648" w:rsidRDefault="00230648" w:rsidP="00230648">
+    <w:p w14:paraId="4B67D861" w14:textId="77777777" w:rsidR="00230648" w:rsidRDefault="00230648" w:rsidP="00230648">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00230648" w:rsidRDefault="00230648" w:rsidP="00230648">
+    <w:p w14:paraId="69E4CD23" w14:textId="77777777" w:rsidR="00230648" w:rsidRDefault="00230648" w:rsidP="00230648">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00230648" w:rsidRDefault="00230648" w:rsidP="00230648">
+    <w:p w14:paraId="099EB7FF" w14:textId="77777777" w:rsidR="00230648" w:rsidRDefault="00230648" w:rsidP="00230648">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00230648" w:rsidRDefault="00230648" w:rsidP="00230648">
+    <w:p w14:paraId="290563EA" w14:textId="77777777" w:rsidR="00230648" w:rsidRDefault="00230648" w:rsidP="00230648">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00230648" w:rsidRDefault="00230648" w:rsidP="00230648">
+    <w:p w14:paraId="4ED6DD47" w14:textId="77777777" w:rsidR="00230648" w:rsidRDefault="00230648" w:rsidP="00230648">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00230648" w:rsidRDefault="00230648" w:rsidP="00230648">
+    <w:p w14:paraId="23F3BB65" w14:textId="77777777" w:rsidR="00230648" w:rsidRDefault="00230648" w:rsidP="00230648">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00230648" w:rsidRDefault="00230648" w:rsidP="00230648">
+    <w:p w14:paraId="5868D9EC" w14:textId="77777777" w:rsidR="00230648" w:rsidRDefault="00230648" w:rsidP="00230648">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00230648" w:rsidRDefault="00230648" w:rsidP="00230648">
+    <w:p w14:paraId="497D1078" w14:textId="77777777" w:rsidR="00230648" w:rsidRDefault="00230648" w:rsidP="00230648">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00230648" w:rsidRDefault="00230648" w:rsidP="00230648">
+    <w:p w14:paraId="5DEDAE59" w14:textId="77777777" w:rsidR="00230648" w:rsidRDefault="00230648" w:rsidP="00230648">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00230648" w:rsidRDefault="00230648" w:rsidP="00230648">
+    <w:p w14:paraId="0246759C" w14:textId="77777777" w:rsidR="00230648" w:rsidRDefault="00230648" w:rsidP="00230648">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00230648" w:rsidRDefault="00230648" w:rsidP="00230648">
+    <w:p w14:paraId="641A9D03" w14:textId="77777777" w:rsidR="00230648" w:rsidRDefault="00230648" w:rsidP="00230648">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00230648" w:rsidRDefault="00230648" w:rsidP="00230648">
+    <w:p w14:paraId="6C0676E6" w14:textId="77777777" w:rsidR="00230648" w:rsidRDefault="00230648" w:rsidP="00230648">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00230648" w:rsidRDefault="00230648" w:rsidP="00230648">
+    <w:p w14:paraId="4F0C3B3B" w14:textId="77777777" w:rsidR="00230648" w:rsidRDefault="00230648" w:rsidP="00230648">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00230648" w:rsidRDefault="00230648" w:rsidP="00230648">
+    <w:p w14:paraId="23493302" w14:textId="77777777" w:rsidR="00230648" w:rsidRDefault="00230648" w:rsidP="00230648">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00230648" w:rsidRDefault="00230648" w:rsidP="00230648">
+    <w:p w14:paraId="4A368EC5" w14:textId="77777777" w:rsidR="00230648" w:rsidRDefault="00230648" w:rsidP="00230648">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00230648" w:rsidRDefault="00230648" w:rsidP="00230648">
+    <w:p w14:paraId="2A0FFA81" w14:textId="77777777" w:rsidR="00230648" w:rsidRDefault="00230648" w:rsidP="00230648">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00230648" w:rsidRDefault="00230648" w:rsidP="00230648">
+    <w:p w14:paraId="4209DFA9" w14:textId="77777777" w:rsidR="00230648" w:rsidRDefault="00230648" w:rsidP="00230648">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006F6751" w:rsidRDefault="006F6751" w:rsidP="006F6751">
+    <w:p w14:paraId="0FD62419" w14:textId="77777777" w:rsidR="006F6751" w:rsidRDefault="006F6751" w:rsidP="006F6751">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0093354F" w:rsidRDefault="0093354F">
+    <w:p w14:paraId="2533946C" w14:textId="77777777" w:rsidR="0093354F" w:rsidRDefault="0093354F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F6751" w:rsidRDefault="006F6751" w:rsidP="006F6751">
+    <w:p w14:paraId="46D1B5B2" w14:textId="77777777" w:rsidR="006F6751" w:rsidRDefault="006F6751" w:rsidP="006F6751">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6751">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Avis de l’équipe Pédagogique</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6751">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> de l’établissement d’accueil </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F6751" w:rsidRDefault="006F6751" w:rsidP="006F6751">
+    <w:p w14:paraId="76344BEC" w14:textId="77777777" w:rsidR="006F6751" w:rsidRDefault="006F6751" w:rsidP="006F6751">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6751">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>(Candidat préparant le diplôme par la voie de la formation professionnelle continue dans un établissement public)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F6751" w:rsidRPr="006F6751" w:rsidRDefault="006F6751" w:rsidP="006F6751">
+    <w:p w14:paraId="4F5189E7" w14:textId="77777777" w:rsidR="006F6751" w:rsidRPr="006F6751" w:rsidRDefault="006F6751" w:rsidP="006F6751">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6751">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Ou</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F6751" w:rsidRDefault="006F6751" w:rsidP="006F6751">
+    <w:p w14:paraId="062455C9" w14:textId="77777777" w:rsidR="006F6751" w:rsidRDefault="006F6751" w:rsidP="006F6751">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6751">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Avis de la structure académique</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00235133" w:rsidRDefault="00235133" w:rsidP="00235133">
+    <w:p w14:paraId="3AFBC4F4" w14:textId="77777777" w:rsidR="00235133" w:rsidRDefault="00235133" w:rsidP="00235133">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6751">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>(Candidat préparant le diplôme par la voie de la formation professionnelle conti</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>nue dans un établissement privé</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6751">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00235133" w:rsidRDefault="00235133" w:rsidP="006F6751">
+    <w:p w14:paraId="67BFA2AC" w14:textId="77777777" w:rsidR="00235133" w:rsidRDefault="00235133" w:rsidP="006F6751">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00235133" w:rsidRDefault="00235133" w:rsidP="00235133">
+    <w:p w14:paraId="3DD09F1D" w14:textId="77777777" w:rsidR="00235133" w:rsidRDefault="00235133" w:rsidP="00235133">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00235133">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Préciser éventuellement si Tests de positionnement ou entretien individuel</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00235133" w:rsidRDefault="00235133" w:rsidP="00235133">
+    <w:p w14:paraId="0774F454" w14:textId="77777777" w:rsidR="00235133" w:rsidRDefault="00235133" w:rsidP="00235133">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00235133" w:rsidRDefault="00235133" w:rsidP="00235133">
+    <w:p w14:paraId="2CCDF75C" w14:textId="77777777" w:rsidR="00235133" w:rsidRDefault="00235133" w:rsidP="00235133">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00235133" w:rsidRDefault="00235133" w:rsidP="00235133">
+    <w:p w14:paraId="74974AC7" w14:textId="77777777" w:rsidR="00235133" w:rsidRDefault="00235133" w:rsidP="00235133">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00235133" w:rsidRDefault="00235133" w:rsidP="00235133">
+    <w:p w14:paraId="6B1CA3A2" w14:textId="77777777" w:rsidR="00235133" w:rsidRDefault="00235133" w:rsidP="00235133">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00235133" w:rsidRDefault="00235133" w:rsidP="00235133">
+    <w:p w14:paraId="44BE7B0F" w14:textId="77777777" w:rsidR="00235133" w:rsidRDefault="00235133" w:rsidP="00235133">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00235133" w:rsidRDefault="00235133" w:rsidP="00235133">
+    <w:p w14:paraId="5A83B601" w14:textId="77777777" w:rsidR="00235133" w:rsidRDefault="00235133" w:rsidP="00235133">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00235133" w:rsidRDefault="00235133" w:rsidP="00235133">
+    <w:p w14:paraId="09EA301D" w14:textId="77777777" w:rsidR="00235133" w:rsidRDefault="00235133" w:rsidP="00235133">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00235133" w:rsidRDefault="00235133" w:rsidP="00235133">
+    <w:p w14:paraId="784483A7" w14:textId="77777777" w:rsidR="00235133" w:rsidRDefault="00235133" w:rsidP="00235133">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00235133" w:rsidRDefault="00235133" w:rsidP="00235133">
+    <w:p w14:paraId="777B8391" w14:textId="77777777" w:rsidR="00235133" w:rsidRDefault="00235133" w:rsidP="00235133">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00235133" w:rsidRDefault="00235133" w:rsidP="00235133">
+    <w:p w14:paraId="58735313" w14:textId="77777777" w:rsidR="00235133" w:rsidRDefault="00235133" w:rsidP="00235133">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00235133" w:rsidRDefault="00235133" w:rsidP="00235133">
+    <w:p w14:paraId="5B46F46A" w14:textId="77777777" w:rsidR="00235133" w:rsidRDefault="00235133" w:rsidP="00235133">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00235133" w:rsidRDefault="00235133" w:rsidP="00235133">
+    <w:p w14:paraId="4C1B71A8" w14:textId="77777777" w:rsidR="00235133" w:rsidRDefault="00235133" w:rsidP="00235133">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00235133" w:rsidRDefault="00235133" w:rsidP="00235133">
+    <w:p w14:paraId="53E40A21" w14:textId="77777777" w:rsidR="00235133" w:rsidRDefault="00235133" w:rsidP="00235133">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00235133" w:rsidRDefault="00235133" w:rsidP="00235133">
+    <w:p w14:paraId="6E65747E" w14:textId="77777777" w:rsidR="00235133" w:rsidRDefault="00235133" w:rsidP="00235133">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00235133" w:rsidRDefault="00235133" w:rsidP="00235133">
+    <w:p w14:paraId="4533042D" w14:textId="77777777" w:rsidR="00235133" w:rsidRDefault="00235133" w:rsidP="00235133">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00235133" w:rsidRDefault="00235133" w:rsidP="00235133">
+    <w:p w14:paraId="51341CAC" w14:textId="77777777" w:rsidR="00235133" w:rsidRDefault="00235133" w:rsidP="00235133">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00235133" w:rsidRDefault="00235133" w:rsidP="00235133">
+    <w:p w14:paraId="573CC2A8" w14:textId="77777777" w:rsidR="00235133" w:rsidRDefault="00235133" w:rsidP="00235133">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0048417D" w:rsidRDefault="0048417D" w:rsidP="00235133">
+    <w:p w14:paraId="51048E82" w14:textId="77777777" w:rsidR="0048417D" w:rsidRDefault="0048417D" w:rsidP="00235133">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00235133" w:rsidRDefault="00235133" w:rsidP="00235133">
+    <w:p w14:paraId="36DBE526" w14:textId="77777777" w:rsidR="00235133" w:rsidRDefault="00235133" w:rsidP="00235133">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-426" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3828"/>
         <w:gridCol w:w="2608"/>
         <w:gridCol w:w="3052"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00235133" w:rsidRPr="00B16EAD" w:rsidTr="00B16EAD">
+      <w:tr w:rsidR="00235133" w:rsidRPr="00B16EAD" w14:paraId="527AA814" w14:textId="77777777" w:rsidTr="00B16EAD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB6FCD" w:rsidRPr="00B16EAD" w:rsidRDefault="00CB6FCD" w:rsidP="00B16EAD">
+          <w:p w14:paraId="2CF2A711" w14:textId="77777777" w:rsidR="00CB6FCD" w:rsidRPr="00B16EAD" w:rsidRDefault="00CB6FCD" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00235133" w:rsidRPr="00B16EAD" w:rsidRDefault="00235133" w:rsidP="00B16EAD">
+          <w:p w14:paraId="73FFFCDB" w14:textId="77777777" w:rsidR="00235133" w:rsidRPr="00B16EAD" w:rsidRDefault="00235133" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Dat</w:t>
             </w:r>
             <w:r w:rsidR="0048417D" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
@@ -9221,63 +9660,63 @@
                 <w:rFonts w:eastAsia="Bookman Old Style" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="0048417D" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2608" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0093354F" w:rsidRPr="00B16EAD" w:rsidRDefault="0093354F" w:rsidP="00B16EAD">
+          <w:p w14:paraId="3E945AEA" w14:textId="77777777" w:rsidR="0093354F" w:rsidRPr="00B16EAD" w:rsidRDefault="0093354F" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00235133" w:rsidRPr="00B16EAD" w:rsidRDefault="00235133" w:rsidP="00B16EAD">
+          <w:p w14:paraId="5C709880" w14:textId="77777777" w:rsidR="00235133" w:rsidRPr="00B16EAD" w:rsidRDefault="00235133" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Entrée</w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Bookman Old Style" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
@@ -9291,51 +9730,51 @@
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="001C7BD8" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte57"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="57" w:name="Texte57"/>
+            <w:bookmarkStart w:id="56" w:name="Texte57"/>
             <w:r w:rsidR="001C7BD8" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="001C7BD8" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="001C7BD8" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -9386,71 +9825,71 @@
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001C7BD8" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001C7BD8" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="57"/>
+            <w:bookmarkEnd w:id="56"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3052" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0093354F" w:rsidRPr="00B16EAD" w:rsidRDefault="0093354F" w:rsidP="00B16EAD">
+          <w:p w14:paraId="66974A01" w14:textId="77777777" w:rsidR="0093354F" w:rsidRPr="00B16EAD" w:rsidRDefault="0093354F" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00235133" w:rsidRPr="00B16EAD" w:rsidRDefault="00235133" w:rsidP="00B16EAD">
+          <w:p w14:paraId="54FEEA98" w14:textId="77777777" w:rsidR="00235133" w:rsidRPr="00B16EAD" w:rsidRDefault="00235133" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Sortie</w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Bookman Old Style" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
@@ -9464,51 +9903,51 @@
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="001C7BD8" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte58"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="58" w:name="Texte58"/>
+            <w:bookmarkStart w:id="57" w:name="Texte58"/>
             <w:r w:rsidR="001C7BD8" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="001C7BD8" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="001C7BD8" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -9559,62 +9998,62 @@
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001C7BD8" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001C7BD8" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="58"/>
+            <w:bookmarkEnd w:id="57"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00235133" w:rsidRPr="00B16EAD" w:rsidTr="00B16EAD">
+      <w:tr w:rsidR="00235133" w:rsidRPr="00B16EAD" w14:paraId="721F5D53" w14:textId="77777777" w:rsidTr="00B16EAD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9488" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00235133" w:rsidRPr="00B16EAD" w:rsidRDefault="009523F6" w:rsidP="00B16EAD">
+          <w:p w14:paraId="468EDF75" w14:textId="77777777" w:rsidR="00235133" w:rsidRPr="00B16EAD" w:rsidRDefault="009523F6" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>PFMP</w:t>
             </w:r>
             <w:r w:rsidR="00422ED9" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
@@ -9634,60 +10073,60 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00235133" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00235133" w:rsidRPr="00B16EAD" w:rsidTr="00B16EAD">
+      <w:tr w:rsidR="00235133" w:rsidRPr="00B16EAD" w14:paraId="5E9C507E" w14:textId="77777777" w:rsidTr="00B16EAD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9488" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00235133" w:rsidRPr="00B16EAD" w:rsidRDefault="00235133" w:rsidP="00B16EAD">
+          <w:p w14:paraId="384C207B" w14:textId="77777777" w:rsidR="00235133" w:rsidRPr="00B16EAD" w:rsidRDefault="00235133" w:rsidP="00B16EAD">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Durée réglementaire applicable au candidat</w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Bookman Old Style" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
@@ -9699,51 +10138,51 @@
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="001C7BD8" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="59" w:name="Texte59"/>
+            <w:bookmarkStart w:id="58" w:name="Texte59"/>
             <w:r w:rsidR="001C7BD8" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="001C7BD8" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="001C7BD8" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -9785,64 +10224,64 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001C7BD8" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001C7BD8" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="59"/>
+            <w:bookmarkEnd w:id="58"/>
             <w:r w:rsidR="009523F6" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> semaines</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00235133" w:rsidRPr="00B16EAD" w:rsidRDefault="00235133" w:rsidP="00B16EAD">
+          <w:p w14:paraId="5B86D4BD" w14:textId="77777777" w:rsidR="00235133" w:rsidRPr="00B16EAD" w:rsidRDefault="00235133" w:rsidP="00B16EAD">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Durée proposée</w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Bookman Old Style" w:cs="Calibri"/>
@@ -9858,51 +10297,51 @@
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="001C7BD8" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte60"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="60" w:name="Texte60"/>
+            <w:bookmarkStart w:id="59" w:name="Texte60"/>
             <w:r w:rsidR="001C7BD8" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="001C7BD8" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="001C7BD8" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -9953,150 +10392,150 @@
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001C7BD8" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001C7BD8" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="60"/>
+            <w:bookmarkEnd w:id="59"/>
             <w:r w:rsidR="009523F6" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009523F6" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>semaines</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00235133" w:rsidRDefault="00235133" w:rsidP="00235133">
+    <w:p w14:paraId="2DC8D8F3" w14:textId="77777777" w:rsidR="00235133" w:rsidRDefault="00235133" w:rsidP="00235133">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="908" w:tblpY="183"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5099"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001C7BD8" w:rsidRPr="00B16EAD" w:rsidTr="00B16EAD">
+      <w:tr w:rsidR="001C7BD8" w:rsidRPr="00B16EAD" w14:paraId="4E9846B3" w14:textId="77777777" w:rsidTr="00B16EAD">
         <w:trPr>
           <w:trHeight w:val="1961"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5099" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001C7BD8" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
+          <w:p w14:paraId="0D37C0B1" w14:textId="77777777" w:rsidR="001C7BD8" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Cachet de l’établissement / de la structure</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C7BD8" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
+          <w:p w14:paraId="2EE7F4AF" w14:textId="77777777" w:rsidR="001C7BD8" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001C7BD8" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
+          <w:p w14:paraId="13A2A1C3" w14:textId="77777777" w:rsidR="001C7BD8" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte61"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -10185,181 +10624,224 @@
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00665C0B" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00665C0B" w:rsidRPr="00B16EAD" w:rsidRDefault="00B16EAD" w:rsidP="00B16EAD">
+          <w:p w14:paraId="6124748E" w14:textId="6A31F64E" w:rsidR="00665C0B" w:rsidRPr="00B16EAD" w:rsidRDefault="00B80271" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:pict>
-[...3 lines deleted...]
-              </w:pict>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C1446FE" wp14:editId="1F0DA9A6">
+                  <wp:extent cx="781050" cy="781050"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="3" name="Image 2"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Image 2"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId12" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="781050" cy="781050"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001C7BD8" w:rsidRDefault="001C7BD8" w:rsidP="001C7BD8">
+    <w:p w14:paraId="42DD1612" w14:textId="77777777" w:rsidR="001C7BD8" w:rsidRDefault="001C7BD8" w:rsidP="001C7BD8">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="6158" w:tblpY="-44"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5099"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001C7BD8" w:rsidRPr="00B16EAD" w:rsidTr="00B16EAD">
+      <w:tr w:rsidR="001C7BD8" w:rsidRPr="00B16EAD" w14:paraId="2B1C2284" w14:textId="77777777" w:rsidTr="00B16EAD">
         <w:trPr>
           <w:trHeight w:val="1961"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5099" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001C7BD8" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
+          <w:p w14:paraId="36A49099" w14:textId="77777777" w:rsidR="001C7BD8" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Date Nom et signature du Chef d’établissement/ du responsable</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C7BD8" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
+          <w:p w14:paraId="624C122D" w14:textId="77777777" w:rsidR="001C7BD8" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001C7BD8" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
+          <w:p w14:paraId="1B6224F6" w14:textId="77777777" w:rsidR="001C7BD8" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte61"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="61" w:name="Texte61"/>
+            <w:bookmarkStart w:id="60" w:name="Texte61"/>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -10410,256 +10892,392 @@
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="61"/>
+            <w:bookmarkEnd w:id="60"/>
           </w:p>
-          <w:p w:rsidR="00665C0B" w:rsidRPr="00B16EAD" w:rsidRDefault="00B16EAD" w:rsidP="00B16EAD">
+          <w:p w14:paraId="1F30B854" w14:textId="5663F66C" w:rsidR="00665C0B" w:rsidRPr="00B16EAD" w:rsidRDefault="00B80271" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:pict>
-[...3 lines deleted...]
-              </w:pict>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="00F4375F" wp14:editId="5DCE8227">
+                  <wp:extent cx="609600" cy="609600"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="4" name="Image 5"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Image 5"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId13">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="609600" cy="609600"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B16EAD" w:rsidRPr="00B16EAD" w:rsidRDefault="00B16EAD" w:rsidP="00B16EAD">
+    <w:p w14:paraId="7164FE0A" w14:textId="77777777" w:rsidR="00B16EAD" w:rsidRPr="00B16EAD" w:rsidRDefault="00B16EAD" w:rsidP="00B16EAD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-572" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10490"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001C7BD8" w:rsidRPr="00B16EAD" w:rsidTr="00B16EAD">
+      <w:tr w:rsidR="001C7BD8" w:rsidRPr="00B16EAD" w14:paraId="5119C17E" w14:textId="77777777" w:rsidTr="00B16EAD">
         <w:trPr>
           <w:trHeight w:val="2342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001C7BD8" w:rsidRPr="00B16EAD" w:rsidRDefault="00000F49" w:rsidP="00B16EAD">
+          <w:p w14:paraId="4A72A88A" w14:textId="77777777" w:rsidR="001C7BD8" w:rsidRPr="00B16EAD" w:rsidRDefault="00000F49" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="1447"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidR="001C7BD8" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Favorable </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidR="001C7BD8" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Défavorable </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0093354F" w:rsidRPr="00B16EAD" w:rsidRDefault="00B16EAD" w:rsidP="00B16EAD">
+          <w:p w14:paraId="2BB886FB" w14:textId="2528FF4F" w:rsidR="0093354F" w:rsidRPr="00B16EAD" w:rsidRDefault="00B80271" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="1447"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:pict>
-[...32 lines deleted...]
-              </w:pict>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="33FCFAB9" wp14:editId="2FA9EE55">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>55245</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>-86360</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="620395" cy="1335405"/>
+                      <wp:effectExtent l="0" t="0" r="8255" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="6" name="Zone de texte 6"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr txBox="1">
+                              <a:spLocks/>
+                            </wps:cNvSpPr>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="620395" cy="1335405"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:sysClr val="window" lastClr="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="19050">
+                                <a:solidFill>
+                                  <a:prstClr val="black"/>
+                                </a:solidFill>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="4E79AFA3" w14:textId="77777777" w:rsidR="006E3199" w:rsidRPr="00D109DC" w:rsidRDefault="006E3199" w:rsidP="0048417D">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                                      <w:caps/>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                                      <w:caps/>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>Avis du corps d’</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00D109DC">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                                      <w:caps/>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>inspection</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="33FCFAB9" id="Zone de texte 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:4.35pt;margin-top:-6.8pt;width:48.85pt;height:105.15pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBo3wdoVAIAALEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+x8tY0Rp8hSZBgQ&#10;tAXSoWdFlhKjsqhJSuzs14+SnY+1Ow3LQaFE6ol8fPT0vqkUOQjrStA57fdSSoTmUJR6m9MfL8sv&#10;d5Q4z3TBFGiR06Nw9H72+dO0NpkYwA5UISxBEO2y2uR0573JksTxnaiY64ERGp0SbMU8bu02KSyr&#10;Eb1SySBNb5IabGEscOEcnj60TjqL+FIK7p+kdMITlVPMzcfVxnUT1mQ2ZdnWMrMreZcG+4csKlZq&#10;fPQM9cA8I3tbfoCqSm7BgfQ9DlUCUpZcxBqwmn76rpr1jhkRa0FynDnT5P4fLH88rM2zJb75Cg02&#10;MBbhzAr4m0Nuktq4rIsJnLrMYXQotJG2Cv9YAsGLyO3xzKdoPOF4eDNIh5MxJRxd/eFwPErHgfDk&#10;cttY578JqEgwcmqxXzEDdlg534aeQsJjDlRZLEul4uboFsqSA8PWoiIKqClRzHk8zOky/rrX/rim&#10;NKkxnUk6TttirzHDY2fQjWL87SMEpq90R03LRuDFN5uGlEWgEPMOJxsojsishVZ0zvBlifArTPGZ&#10;WVQZcoaT459wkQowKegsSnZgf/3tPMTnNKyDW7xeo3Bz6n7umRVY/HeNypj0R6Og9LgZjW8HuLHX&#10;ns21R++rBSCBfRxTw6MZ4r06mdJC9YozNg8Po4tpjsnl1J/MhW/HCWeUi/k8BqG2DfMrvTY8QIdu&#10;BWZfmldmTddrjyp5hJPEWfau5W1suKlhvvcgy6iHC7FdB3AuoqK6GQ6Dd72PUZcvzew3AAAA//8D&#10;AFBLAwQUAAYACAAAACEAaOhfbd8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8&#10;g7VI3FqnBaUlzaailRBcKP17ADdekoC9jmK3CW+Pe4LbrGY0822+HKwRF+p84xhhMk5AEJdON1wh&#10;HA8vozkIHxRrZRwTwg95WBa3N7nKtOt5R5d9qEQsYZ8phDqENpPSlzVZ5ceuJY7ep+usCvHsKqk7&#10;1cdya+Q0SVJpVcNxoVYtrWsqv/dni7D9Gsxq1VaHoPvp9nX9Jje79w/E+7vheQEi0BD+wnDFj+hQ&#10;RKaTO7P2wiDMZzGIMJo8pCCufpI+gjhF8ZTOQBa5/P9B8QsAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQBo3wdoVAIAALEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQBo6F9t3wAAAAkBAAAPAAAAAAAAAAAAAAAAAK4EAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAugUAAAAA&#10;" fillcolor="window" strokeweight="1.5pt">
+                      <v:path arrowok="t"/>
+                      <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top">
+                        <w:txbxContent>
+                          <w:p w14:paraId="4E79AFA3" w14:textId="77777777" w:rsidR="006E3199" w:rsidRPr="00D109DC" w:rsidRDefault="006E3199" w:rsidP="0048417D">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                                <w:caps/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                                <w:caps/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>Avis du corps d’</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00D109DC">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                                <w:caps/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>inspection</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C7BD8" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
+          <w:p w14:paraId="611F24A5" w14:textId="77777777" w:rsidR="001C7BD8" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="1447"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Justification</w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte62"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="62" w:name="Texte62"/>
+            <w:bookmarkStart w:id="61" w:name="Texte62"/>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -10683,114 +11301,114 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="62"/>
+            <w:bookmarkEnd w:id="61"/>
           </w:p>
-          <w:p w:rsidR="0093354F" w:rsidRPr="00B16EAD" w:rsidRDefault="0093354F" w:rsidP="00B16EAD">
+          <w:p w14:paraId="02CDC981" w14:textId="77777777" w:rsidR="0093354F" w:rsidRPr="00B16EAD" w:rsidRDefault="0093354F" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="1447"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001C7BD8" w:rsidRPr="00B16EAD" w:rsidRDefault="0093354F" w:rsidP="00B16EAD">
+          <w:p w14:paraId="2BB7FB22" w14:textId="77777777" w:rsidR="001C7BD8" w:rsidRPr="00B16EAD" w:rsidRDefault="0093354F" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="1447"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidR="001C7BD8" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ate, Nom et signature</w:t>
             </w:r>
             <w:r w:rsidR="001C7BD8" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001C7BD8" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="001C7BD8" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte63"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="63" w:name="Texte63"/>
+            <w:bookmarkStart w:id="62" w:name="Texte63"/>
             <w:r w:rsidR="001C7BD8" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="001C7BD8" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="001C7BD8" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="001C7BD8" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -10814,357 +11432,418 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001C7BD8" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001C7BD8" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001C7BD8" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="63"/>
+            <w:bookmarkEnd w:id="62"/>
             <w:r w:rsidR="00000F49" w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00000F49" w:rsidRPr="00B16EAD">
               <w:rPr>
-                <w:rStyle w:val="PlaceholderText"/>
+                <w:rStyle w:val="Textedelespacerserv"/>
               </w:rPr>
               <w:t>Cliquez ou appuyez ici pour entrer une date.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00665C0B" w:rsidRPr="00B16EAD" w:rsidRDefault="00665C0B" w:rsidP="00B16EAD">
+          <w:p w14:paraId="4C2A13B5" w14:textId="77777777" w:rsidR="00665C0B" w:rsidRPr="00B16EAD" w:rsidRDefault="00665C0B" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="1447"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00665C0B" w:rsidRPr="00B16EAD" w:rsidRDefault="00B16EAD" w:rsidP="00B16EAD">
+          <w:p w14:paraId="0542D4C2" w14:textId="4FABA695" w:rsidR="00665C0B" w:rsidRPr="00B16EAD" w:rsidRDefault="00B80271" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="1447"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16EAD">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:pict>
-[...3 lines deleted...]
-              </w:pict>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0B2B626E" wp14:editId="0C5FBB93">
+                  <wp:extent cx="685800" cy="685800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="5" name="Image 3"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Image 3"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="685800" cy="685800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C7BD8" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
+          <w:p w14:paraId="6FE8CD52" w14:textId="77777777" w:rsidR="001C7BD8" w:rsidRPr="00B16EAD" w:rsidRDefault="001C7BD8" w:rsidP="00B16EAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0048417D" w:rsidRPr="00235133" w:rsidRDefault="0048417D" w:rsidP="001C7BD8">
+    <w:p w14:paraId="6420DE9B" w14:textId="77777777" w:rsidR="0048417D" w:rsidRPr="00235133" w:rsidRDefault="0048417D" w:rsidP="001C7BD8">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Bookman Old Style" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0048417D" w:rsidRPr="00235133" w:rsidSect="002C15D3">
-      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="227" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00EB2AB1" w:rsidRDefault="00EB2AB1" w:rsidP="00A71553">
+    <w:p w14:paraId="29E1EF16" w14:textId="77777777" w:rsidR="00B80271" w:rsidRDefault="00B80271" w:rsidP="00A71553">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00EB2AB1" w:rsidRDefault="00EB2AB1" w:rsidP="00A71553">
+    <w:p w14:paraId="559C5DD8" w14:textId="77777777" w:rsidR="00B80271" w:rsidRDefault="00B80271" w:rsidP="00A71553">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Marianne">
-    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="0000000F" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="006E3199" w:rsidRDefault="006E3199" w:rsidP="00A71553">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3DF331F9" w14:textId="77777777" w:rsidR="006E3199" w:rsidRDefault="006E3199" w:rsidP="00A71553">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A71553">
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00A71553">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00A71553">
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00A71553">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00470AFF">
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00A71553">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00A71553">
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
-    <w:fldSimple w:instr="NUMPAGES  \* Arabic  \* MERGEFORMAT">
-[...6 lines deleted...]
-    </w:fldSimple>
+    <w:r w:rsidR="00B87FCA">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00B87FCA">
+      <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r w:rsidR="00B87FCA">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidR="00B87FCA">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
   </w:p>
-  <w:p w:rsidR="002C15D3" w:rsidRPr="002C15D3" w:rsidRDefault="002C15D3" w:rsidP="002C15D3">
+  <w:p w14:paraId="35D0F280" w14:textId="75B1B16E" w:rsidR="002C15D3" w:rsidRPr="002C15D3" w:rsidRDefault="002C15D3" w:rsidP="002C15D3">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002C15D3">
       <w:rPr>
         <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
         <w:i/>
         <w:iCs/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Septembre 202</w:t>
     </w:r>
-    <w:r w:rsidR="00B16EAD">
+    <w:r w:rsidR="00B87FCA">
       <w:rPr>
         <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
         <w:i/>
         <w:iCs/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00EB2AB1" w:rsidRDefault="00EB2AB1" w:rsidP="00A71553">
+    <w:p w14:paraId="328D8146" w14:textId="77777777" w:rsidR="00B80271" w:rsidRDefault="00B80271" w:rsidP="00A71553">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00EB2AB1" w:rsidRDefault="00EB2AB1" w:rsidP="00A71553">
+    <w:p w14:paraId="4E2E46B4" w14:textId="77777777" w:rsidR="00B80271" w:rsidRDefault="00B80271" w:rsidP="00A71553">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27AE7C6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E92E36D2"/>
     <w:lvl w:ilvl="0" w:tplc="2A0C68AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="76" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="796" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -11412,201 +12091,196 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="594479450">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="35014139">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1815369663">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...1 lines deleted...]
-  <w:doNotTrackMoves/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="102"/>
+  <w:attachedTemplate r:id="rId1"/>
   <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useNormalStyleForList/>
-[...13 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B16EAD"/>
+    <w:rsidRoot w:val="00B80271"/>
     <w:rsid w:val="00000F49"/>
     <w:rsid w:val="00037CCE"/>
     <w:rsid w:val="00075E1A"/>
     <w:rsid w:val="00191497"/>
     <w:rsid w:val="001931AC"/>
     <w:rsid w:val="001A275F"/>
     <w:rsid w:val="001C7BD8"/>
     <w:rsid w:val="00224004"/>
     <w:rsid w:val="00230648"/>
     <w:rsid w:val="00235133"/>
     <w:rsid w:val="00240921"/>
     <w:rsid w:val="00251FFB"/>
     <w:rsid w:val="002C15D3"/>
     <w:rsid w:val="002C1ECF"/>
     <w:rsid w:val="002D4CF5"/>
     <w:rsid w:val="00371463"/>
     <w:rsid w:val="003E024A"/>
     <w:rsid w:val="00422ED9"/>
-    <w:rsid w:val="00470AFF"/>
     <w:rsid w:val="0048417D"/>
     <w:rsid w:val="004A0299"/>
+    <w:rsid w:val="005139E0"/>
     <w:rsid w:val="00554576"/>
     <w:rsid w:val="005974D3"/>
     <w:rsid w:val="005E4DD1"/>
     <w:rsid w:val="00600568"/>
     <w:rsid w:val="00665C0B"/>
     <w:rsid w:val="006E3199"/>
     <w:rsid w:val="006E3F3B"/>
     <w:rsid w:val="006F6751"/>
     <w:rsid w:val="007B5691"/>
     <w:rsid w:val="007D0D42"/>
     <w:rsid w:val="007D716B"/>
     <w:rsid w:val="008146E4"/>
     <w:rsid w:val="008E04FF"/>
     <w:rsid w:val="0093354F"/>
     <w:rsid w:val="009523F6"/>
     <w:rsid w:val="009E61D9"/>
     <w:rsid w:val="00A66320"/>
     <w:rsid w:val="00A71553"/>
     <w:rsid w:val="00A76D90"/>
     <w:rsid w:val="00B16EAD"/>
     <w:rsid w:val="00B3438B"/>
+    <w:rsid w:val="00B80271"/>
+    <w:rsid w:val="00B87FCA"/>
     <w:rsid w:val="00B91202"/>
     <w:rsid w:val="00BB6232"/>
     <w:rsid w:val="00C4008D"/>
     <w:rsid w:val="00C51037"/>
     <w:rsid w:val="00C94C40"/>
     <w:rsid w:val="00CB6FCD"/>
+    <w:rsid w:val="00CC74EA"/>
     <w:rsid w:val="00CD6E04"/>
     <w:rsid w:val="00D109DC"/>
     <w:rsid w:val="00D23F89"/>
     <w:rsid w:val="00D62B48"/>
     <w:rsid w:val="00DA788A"/>
     <w:rsid w:val="00DF3841"/>
     <w:rsid w:val="00E35778"/>
     <w:rsid w:val="00EB2AB1"/>
     <w:rsid w:val="00F320D9"/>
     <w:rsid w:val="00F47B41"/>
     <w:rsid w:val="00F752EB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="46F5489A"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{958CED88-3DE9-4362-BD8C-FC4AA98A20F4}"/>
+  <w15:docId w15:val="{2C1B095F-84B2-4619-9C01-583844CF0C2F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -11934,345 +12608,388 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003E024A"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="003E024A"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="009E61D9"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00554576"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="En-tte">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="En-tteCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A71553"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="En-tteCar">
+    <w:name w:val="En-tête Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="En-tte"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A71553"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Pieddepage">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="PieddepageCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A71553"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
+    <w:name w:val="Pied de page Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Pieddepage"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A71553"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Textedebulles">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:link w:val="TextedebullesCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A71553"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...1 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextedebullesCar">
+    <w:name w:val="Texte de bulles Car"/>
+    <w:link w:val="Textedebulles"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A71553"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Mentionnonrsolue">
-    <w:name w:val="Mention non résolue"/>
+  <w:style w:type="character" w:styleId="Mentionnonrsolue">
+    <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00000F49"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:drfpic-positionnements-fc@ac-normandie.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:drfpic-positionnements-fc@ac-normandie.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:drfpic-positionnements-fc@ac-normandie.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///V:\rectorat\drfpic\dgreta\dienfc\POSITIONNEMENTS\Ann&#233;e%20scolaire%202026-2027\FC\DOC%20R2026\DEMANDE%20DE%20POSITIONNEMENT%20REGLEMENTAIRE%20FC%20R2025.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -12373,81 +13090,81 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\GostTitle.XSL" StyleName="Gost - Tri par titre" Version="2003"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83ABB3BB-A231-44BB-85BD-89924C3D9DCF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C1A752C-8364-4E01-9E3F-DD10E3BAD646}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>269581659975b735c0a54fd6ff9e98c2</Template>
+  <Template>DEMANDE DE POSITIONNEMENT REGLEMENTAIRE FC R2025.dot</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>3532</Characters>
+  <Pages>4</Pages>
+  <Words>638</Words>
+  <Characters>3513</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>29</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Académie de Caen</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4143</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>