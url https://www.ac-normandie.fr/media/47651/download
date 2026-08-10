--- v0 (2026-06-25)
+++ v1 (2026-08-10)
@@ -129,51 +129,51 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> de cocher la case correspondant à la demande)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000F79F5" w:rsidRPr="00982AA6" w14:paraId="695EED26" w14:textId="77777777" w:rsidTr="00C32811">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2494" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67BBAD2C" w14:textId="57C55C09" w:rsidR="00C45EFC" w:rsidRPr="00B54EFC" w:rsidRDefault="00C805E9" w:rsidP="00866349">
+          <w:p w14:paraId="67BBAD2C" w14:textId="57C55C09" w:rsidR="00C45EFC" w:rsidRPr="00B54EFC" w:rsidRDefault="00FC4444" w:rsidP="00866349">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-508059390"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00956403">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -264,51 +264,51 @@
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2494" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01DE1918" w14:textId="7F4720B2" w:rsidR="000F79F5" w:rsidRPr="00B54EFC" w:rsidRDefault="000F79F5" w:rsidP="00866349">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40755AC0" w14:textId="3136215F" w:rsidR="000F79F5" w:rsidRPr="00B54EFC" w:rsidRDefault="00C805E9" w:rsidP="00866349">
+          <w:p w14:paraId="40755AC0" w14:textId="3136215F" w:rsidR="000F79F5" w:rsidRPr="00B54EFC" w:rsidRDefault="00FC4444" w:rsidP="00866349">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="997857815"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -325,51 +325,51 @@
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000F79F5" w:rsidRPr="00CB6AF8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> BRONZE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2494" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="712757F5" w14:textId="00FC5E74" w:rsidR="000F79F5" w:rsidRPr="00B54EFC" w:rsidRDefault="00C805E9" w:rsidP="00866349">
+          <w:p w14:paraId="712757F5" w14:textId="00FC5E74" w:rsidR="000F79F5" w:rsidRPr="00B54EFC" w:rsidRDefault="00FC4444" w:rsidP="00866349">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1780475487"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -386,51 +386,51 @@
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000F79F5" w:rsidRPr="00B54EFC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ARGENT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DE0C4D4" w14:textId="73A1EA0F" w:rsidR="000F79F5" w:rsidRPr="00B54EFC" w:rsidRDefault="00C805E9" w:rsidP="00866349">
+          <w:p w14:paraId="5DE0C4D4" w14:textId="73A1EA0F" w:rsidR="000F79F5" w:rsidRPr="00B54EFC" w:rsidRDefault="00FC4444" w:rsidP="00866349">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="FFC000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-740102311"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -2918,63 +2918,52 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Sports</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B4AC7DE" w14:textId="2EBBEA8B" w:rsidR="00A21F61" w:rsidRDefault="00FC3A02" w:rsidP="00B54EFC">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25022">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">2, place Jean </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>2, place Jean Nouzille</w:t>
+            </w:r>
             <w:r w:rsidR="00B609A0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72C6F956" w14:textId="6CD796E9" w:rsidR="00FC3A02" w:rsidRPr="00C25022" w:rsidRDefault="00FC3A02" w:rsidP="00B54EFC">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:caps/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25022">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
@@ -3002,51 +2991,51 @@
             </w:r>
             <w:r w:rsidR="00136AC0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>edex</w:t>
             </w:r>
             <w:r w:rsidRPr="00C25022">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FFDAFE3" w14:textId="0BC91632" w:rsidR="00FC3A02" w:rsidRPr="00C25022" w:rsidRDefault="00FC3A02" w:rsidP="001E5A85">
+          <w:p w14:paraId="6FFDAFE3" w14:textId="0AC489BD" w:rsidR="00FC3A02" w:rsidRPr="00C25022" w:rsidRDefault="00FC3A02" w:rsidP="001E5A85">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25022">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la promotion du </w:t>
             </w:r>
             <w:r w:rsidRPr="00585290">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -3071,170 +3060,243 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> janvier</w:t>
             </w:r>
             <w:r w:rsidR="00CB6AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="00585290">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="red"/>
               </w:rPr>
-              <w:t xml:space="preserve">31 août </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00585290" w:rsidRPr="00585290">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E503C2" w:rsidRPr="00FC4444">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="red"/>
-              </w:rPr>
-              <w:t xml:space="preserve">année </w:t>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>er</w:t>
             </w:r>
             <w:r w:rsidRPr="00585290">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="red"/>
               </w:rPr>
-              <w:t>N-1</w:t>
-[...38 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="002F6FE4" w:rsidRPr="00CB6AF8">
-[...17 lines deleted...]
-            <w:r w:rsidRPr="00585290">
+            <w:r w:rsidR="00E503C2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="red"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>juillet</w:t>
             </w:r>
             <w:r w:rsidRPr="00585290">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="red"/>
-                <w:vertAlign w:val="superscript"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00585290">
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00585290" w:rsidRPr="00585290">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="red"/>
               </w:rPr>
-              <w:t xml:space="preserve"> mars </w:t>
+              <w:t xml:space="preserve">année </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00585290">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="red"/>
+              </w:rPr>
+              <w:t>N-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56584B8E" w14:textId="324C3ABB" w:rsidR="00FC3A02" w:rsidRPr="00C25022" w:rsidRDefault="00FC3A02" w:rsidP="001E5A85">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:caps/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C25022">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la promotion du </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00585290">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>14 juillet</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB6AF8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002F6FE4" w:rsidRPr="00CB6AF8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C25022">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00585290">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="red"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00585290">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="red"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>er</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00585290">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="red"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E503C2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="red"/>
+              </w:rPr>
+              <w:t>février</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00585290">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="red"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00585290" w:rsidRPr="00585290">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="red"/>
               </w:rPr>
               <w:t xml:space="preserve">année </w:t>
             </w:r>
             <w:r w:rsidRPr="00585290">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="red"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
@@ -3314,51 +3376,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00877905">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D50F46" w:rsidRPr="00877905" w14:paraId="2732EE04" w14:textId="77777777" w:rsidTr="001009F5">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="456"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="540A38D4" w14:textId="4ACD553F" w:rsidR="00D50F46" w:rsidRPr="00877905" w:rsidRDefault="00C805E9" w:rsidP="00866349">
+          <w:p w14:paraId="540A38D4" w14:textId="4ACD553F" w:rsidR="00D50F46" w:rsidRPr="00877905" w:rsidRDefault="00FC4444" w:rsidP="00866349">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="664976615"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00136AC0">
                   <w:rPr>
@@ -3631,73 +3693,51 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date de naissance</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52710">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00136AC0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>(jj/mm/</w:t>
-[...21 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(jj/mm/aaaa)</w:t>
             </w:r>
             <w:r w:rsidRPr="00136AC0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00136AC0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00866349" w:rsidRPr="00877905" w14:paraId="64DB3469" w14:textId="77777777" w:rsidTr="00586415">
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
@@ -4703,96 +4743,72 @@
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00585290">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BA6B60" w:rsidRPr="00585290">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">à </w:t>
+        <w:t xml:space="preserve">à joindre </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00585290">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>obligatoire</w:t>
       </w:r>
       <w:r w:rsidR="00BA6B60" w:rsidRPr="00585290">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>ment</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00585290">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> à la demande</w:t>
       </w:r>
       <w:r w:rsidRPr="00585290">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="548DD4" w:themeColor="text2" w:themeTint="99"/>
@@ -5640,73 +5656,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00C52710">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>jj</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00C52710">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>/mm/</w:t>
-[...21 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>/mm/aaaa)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D399FE6" w14:textId="2F76AFAB" w:rsidR="00136AC0" w:rsidRPr="00C52710" w:rsidRDefault="00136AC0" w:rsidP="00162B07">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2484" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="548DD4" w:themeColor="text2" w:themeTint="99"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="548DD4" w:themeColor="text2" w:themeTint="99"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="548DD4" w:themeColor="text2" w:themeTint="99"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="548DD4" w:themeColor="text2" w:themeTint="99"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
@@ -5791,69 +5785,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00C52710">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00C52710">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>jj</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00C52710">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>/mm/</w:t>
-[...17 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>/mm/aaaa)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="548DD4" w:themeColor="text2" w:themeTint="99"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="548DD4" w:themeColor="text2" w:themeTint="99"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="548DD4" w:themeColor="text2" w:themeTint="99"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="548DD4" w:themeColor="text2" w:themeTint="99"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B7F6B9" w14:textId="26A2B276" w:rsidR="001819F7" w:rsidRPr="001866CE" w:rsidRDefault="001819F7" w:rsidP="00162B07">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Wingdings" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068656C">
@@ -5911,51 +5887,51 @@
           <w:p w14:paraId="1B32C886" w14:textId="77777777" w:rsidR="00162B07" w:rsidRPr="00136AC0" w:rsidRDefault="00162B07" w:rsidP="00162B07">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Wingdings" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4F81BD" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136AC0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Wingdings" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4F81BD" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Lettre de félicitations</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C063CE9" w14:textId="28CE0D33" w:rsidR="00162B07" w:rsidRPr="001819F7" w:rsidRDefault="00C805E9" w:rsidP="00162B07">
+          <w:p w14:paraId="0C063CE9" w14:textId="28CE0D33" w:rsidR="00162B07" w:rsidRPr="001819F7" w:rsidRDefault="00FC4444" w:rsidP="00162B07">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Wingdings" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1722129583"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -6148,51 +6124,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78234CE9" w14:textId="77777777" w:rsidR="00162B07" w:rsidRPr="00136AC0" w:rsidRDefault="00162B07" w:rsidP="00162B07">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Wingdings" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136AC0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Wingdings" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Médaille de bronze</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1EC3C263" w14:textId="7D4A7E00" w:rsidR="00162B07" w:rsidRPr="001819F7" w:rsidRDefault="00C805E9" w:rsidP="00162B07">
+          <w:p w14:paraId="1EC3C263" w14:textId="7D4A7E00" w:rsidR="00162B07" w:rsidRPr="001819F7" w:rsidRDefault="00FC4444" w:rsidP="00162B07">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Wingdings" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-31113614"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -6382,51 +6358,51 @@
           <w:p w14:paraId="03DE0B7E" w14:textId="77777777" w:rsidR="00162B07" w:rsidRPr="00136AC0" w:rsidRDefault="00162B07" w:rsidP="00162B07">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Wingdings" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136AC0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Wingdings" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Médaille d’argent</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77D6DFAF" w14:textId="3A3473B1" w:rsidR="00162B07" w:rsidRPr="001819F7" w:rsidRDefault="00C805E9" w:rsidP="00162B07">
+          <w:p w14:paraId="77D6DFAF" w14:textId="3A3473B1" w:rsidR="00162B07" w:rsidRPr="001819F7" w:rsidRDefault="00FC4444" w:rsidP="00162B07">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Wingdings" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="2092031627"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -6858,73 +6834,51 @@
             </w:pPr>
             <w:r w:rsidRPr="006577AE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date de début</w:t>
             </w:r>
             <w:r w:rsidR="00E673DA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E673DA" w:rsidRPr="00136AC0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>(jj/mm/</w:t>
-[...21 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(jj/mm/aaaa)</w:t>
             </w:r>
             <w:r w:rsidRPr="00136AC0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1664" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="548DD4" w:themeColor="text2" w:themeTint="99"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="548DD4" w:themeColor="text2" w:themeTint="99"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="548DD4" w:themeColor="text2" w:themeTint="99"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="548DD4" w:themeColor="text2" w:themeTint="99"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6ABE3A33" w14:textId="769DC101" w:rsidR="00D34509" w:rsidRPr="006577AE" w:rsidRDefault="00D34509" w:rsidP="00136AC0">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -6937,69 +6891,51 @@
             </w:pPr>
             <w:r w:rsidRPr="006577AE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date de fin</w:t>
             </w:r>
             <w:r w:rsidR="00E673DA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E673DA" w:rsidRPr="00136AC0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>(jj/mm/</w:t>
-[...17 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(jj/mm/aaaa)</w:t>
             </w:r>
             <w:r w:rsidRPr="00136AC0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> si en cours, </w:t>
             </w:r>
             <w:r w:rsidR="005165C6" w:rsidRPr="00136AC0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>l’indiquer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3212" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="548DD4" w:themeColor="text2" w:themeTint="99"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="548DD4" w:themeColor="text2" w:themeTint="99"/>
@@ -13059,51 +12995,51 @@
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1222903154">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1591281736">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="627786589">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1250118010">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1241062075">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="282929815">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0046200E"/>
@@ -13250,55 +13186,57 @@
     <w:rsid w:val="007F33A1"/>
     <w:rsid w:val="007F512A"/>
     <w:rsid w:val="00821272"/>
     <w:rsid w:val="008468A0"/>
     <w:rsid w:val="008525A7"/>
     <w:rsid w:val="0086261E"/>
     <w:rsid w:val="00866349"/>
     <w:rsid w:val="00877905"/>
     <w:rsid w:val="0088067C"/>
     <w:rsid w:val="008979B8"/>
     <w:rsid w:val="008B1DEC"/>
     <w:rsid w:val="008E4D39"/>
     <w:rsid w:val="009151E4"/>
     <w:rsid w:val="009337D9"/>
     <w:rsid w:val="00951D6C"/>
     <w:rsid w:val="00956403"/>
     <w:rsid w:val="00957C4C"/>
     <w:rsid w:val="00964D03"/>
     <w:rsid w:val="00982AA6"/>
     <w:rsid w:val="009905B8"/>
     <w:rsid w:val="00997990"/>
     <w:rsid w:val="009A0786"/>
     <w:rsid w:val="009C0A8A"/>
     <w:rsid w:val="009C2042"/>
     <w:rsid w:val="009C544F"/>
+    <w:rsid w:val="009E1F7A"/>
     <w:rsid w:val="009F3390"/>
     <w:rsid w:val="009F464C"/>
     <w:rsid w:val="00A21B6E"/>
     <w:rsid w:val="00A21F61"/>
     <w:rsid w:val="00A32FB4"/>
+    <w:rsid w:val="00A50E7B"/>
     <w:rsid w:val="00A56ED3"/>
     <w:rsid w:val="00A763CC"/>
     <w:rsid w:val="00AC0D1D"/>
     <w:rsid w:val="00AD63D0"/>
     <w:rsid w:val="00AD7046"/>
     <w:rsid w:val="00AE0185"/>
     <w:rsid w:val="00AE3981"/>
     <w:rsid w:val="00B16DCF"/>
     <w:rsid w:val="00B27431"/>
     <w:rsid w:val="00B370E1"/>
     <w:rsid w:val="00B54EFC"/>
     <w:rsid w:val="00B609A0"/>
     <w:rsid w:val="00B970A3"/>
     <w:rsid w:val="00BA1C43"/>
     <w:rsid w:val="00BA6B60"/>
     <w:rsid w:val="00BE2AED"/>
     <w:rsid w:val="00C03092"/>
     <w:rsid w:val="00C0376A"/>
     <w:rsid w:val="00C06B9A"/>
     <w:rsid w:val="00C149A7"/>
     <w:rsid w:val="00C25022"/>
     <w:rsid w:val="00C45EFC"/>
     <w:rsid w:val="00C52710"/>
     <w:rsid w:val="00C7412E"/>
     <w:rsid w:val="00C77184"/>
@@ -13306,65 +13244,67 @@
     <w:rsid w:val="00C82055"/>
     <w:rsid w:val="00CA695E"/>
     <w:rsid w:val="00CB6AF8"/>
     <w:rsid w:val="00CC6D75"/>
     <w:rsid w:val="00D259C0"/>
     <w:rsid w:val="00D25B93"/>
     <w:rsid w:val="00D34509"/>
     <w:rsid w:val="00D46CEC"/>
     <w:rsid w:val="00D47CEA"/>
     <w:rsid w:val="00D50A49"/>
     <w:rsid w:val="00D50F46"/>
     <w:rsid w:val="00D5202C"/>
     <w:rsid w:val="00D55EA7"/>
     <w:rsid w:val="00D61765"/>
     <w:rsid w:val="00D657AF"/>
     <w:rsid w:val="00D83210"/>
     <w:rsid w:val="00DA5070"/>
     <w:rsid w:val="00DB3BE7"/>
     <w:rsid w:val="00DB43DC"/>
     <w:rsid w:val="00DE22BB"/>
     <w:rsid w:val="00DE529F"/>
     <w:rsid w:val="00DF13C5"/>
     <w:rsid w:val="00DF4367"/>
     <w:rsid w:val="00E3086C"/>
     <w:rsid w:val="00E454D5"/>
+    <w:rsid w:val="00E503C2"/>
     <w:rsid w:val="00E673DA"/>
     <w:rsid w:val="00E77AD9"/>
     <w:rsid w:val="00E84A6B"/>
     <w:rsid w:val="00E8542D"/>
     <w:rsid w:val="00E942A9"/>
     <w:rsid w:val="00EB49F6"/>
     <w:rsid w:val="00ED5DAD"/>
     <w:rsid w:val="00ED7AAD"/>
     <w:rsid w:val="00EE7BCF"/>
     <w:rsid w:val="00F07737"/>
     <w:rsid w:val="00F12AC3"/>
     <w:rsid w:val="00F36F53"/>
     <w:rsid w:val="00FA3F0B"/>
     <w:rsid w:val="00FC28B7"/>
     <w:rsid w:val="00FC3A02"/>
+    <w:rsid w:val="00FC4444"/>
     <w:rsid w:val="00FC5039"/>
     <w:rsid w:val="00FD3E55"/>
     <w:rsid w:val="00FD7023"/>
     <w:rsid w:val="00FE0411"/>
     <w:rsid w:val="00FE0718"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR" w:eastAsia="" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -15174,75 +15114,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0947B08B-9973-416A-B560-36F077578734}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>939</Words>
-  <Characters>5170</Characters>
+  <Words>940</Words>
+  <Characters>5176</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>43</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>MCAS/DSI/MAESIC</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6097</CharactersWithSpaces>
+  <CharactersWithSpaces>6104</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>VALENTIN CARDON</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>fr-FR</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">